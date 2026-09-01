--- v0 (2026-04-01)
+++ v1 (2026-09-01)
@@ -4,7472 +4,6296 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Items" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2480" uniqueCount="2480">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2088" uniqueCount="2088">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Registration Number</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
     <t>Phone number</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Main Category</t>
   </si>
   <si>
     <t>Category 1</t>
   </si>
   <si>
     <t>Category 2</t>
   </si>
   <si>
     <t>Category 3</t>
   </si>
   <si>
-    <t>4U</t>
+    <t>$name</t>
   </si>
   <si>
     <t xml:space="preserve">36806 </t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>44868655</t>
   </si>
   <si>
     <t>Fu-you@hotmail.com</t>
   </si>
   <si>
     <t>Services</t>
   </si>
   <si>
     <t>Traditional IT Support services</t>
   </si>
   <si>
     <t>IT deployment and support</t>
   </si>
   <si>
-    <t>Accomplished for software development</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">117436 </t>
   </si>
   <si>
     <t>www.onjiz.com</t>
   </si>
   <si>
     <t>50140639</t>
   </si>
   <si>
     <t>mouadh.dridi@onjiz.com</t>
   </si>
   <si>
     <t>Services, Software, Telecommunications</t>
   </si>
   <si>
     <t>Traditional IT Project oriented, Traditional IT Support services, Other traditional IT services, Traditional IT application development and deployment, Traditional IT applications, Traditional IT infrastructure software</t>
   </si>
   <si>
     <t>Application development, Systems and network implementations, IT education and training, Other, Analytics and business intelligence, Application platforms, Data management software, Collaborative applications, Content workflow and management applications, Enterprise Resource Management ERM applications, System and service management software</t>
   </si>
   <si>
-    <t>Adax security security</t>
-[...1 lines deleted...]
-  <si>
     <t>60637</t>
   </si>
   <si>
     <t>www.adaxbs.com</t>
   </si>
   <si>
     <t>44685049</t>
   </si>
   <si>
     <t>Info@adaxbs.com</t>
   </si>
   <si>
     <t>Services, Hardware, Telecommunications</t>
   </si>
   <si>
     <t>Traditional IT Project oriented, Traditional IT infrastructure</t>
   </si>
   <si>
     <t>Systems and network implementations, Serverstorage, Network equipment</t>
   </si>
   <si>
-    <t>Adept Technology</t>
-[...1 lines deleted...]
-  <si>
     <t>67006</t>
   </si>
   <si>
     <t>www.adepttech.me</t>
   </si>
   <si>
     <t>40299520</t>
   </si>
   <si>
     <t>Alain@adepttech.me</t>
   </si>
   <si>
     <t xml:space="preserve">IT  ET, CT</t>
   </si>
   <si>
     <t>Services, Software, Hardware, Telecommunications</t>
   </si>
   <si>
     <t>Emerging Technology ET specific services, Traditional IT Managed services, Traditional IT Project oriented, Traditional IT Support services, Traditional IT application development and deployment, Traditional IT applications, Traditional IT infrastructure software, Traditional IT devices, Traditional IT infrastructure, Emerging technology ET specific platforms and software, Other traditional IT hardware and infrastructure, Emerging technology ET specific platforms and hardware</t>
   </si>
   <si>
     <t xml:space="preserve">Technology outsourcing, Systems and network implementations, Application development, IT consulting, IT deployment and support, IT education and training, Cybersecurity services, Analytics and business intelligence, Application development software, Application platforms, Data management software, Customer Relationship Management Applications CRM, Other traditional IT applications, Network software, Storage software, System and service management software, Personal computing device, Serverstorage, Network equipment, Other hardware and infrastructure which does not fit to Devices  Infrastructure, Cybersecurity hardware and infrastructure</t>
   </si>
   <si>
-    <t>ADGS Computer Systems</t>
-[...1 lines deleted...]
-  <si>
     <t>70840</t>
   </si>
   <si>
     <t>www.adgs.com</t>
   </si>
   <si>
     <t>55564969</t>
   </si>
   <si>
     <t>christophe.billiottet@adgs.com</t>
   </si>
   <si>
     <t>Services, Software</t>
   </si>
   <si>
     <t>Emerging Technology ET specific services, Traditional IT infrastructure software, Emerging technology ET specific platforms and software</t>
   </si>
   <si>
     <t xml:space="preserve">Cybersecurity services, Big Data and Artificial Intelligence  Machine Learning services, Physical and virtual computing software, Cybersecurity platforms and software, Big Data and Artificial Intelligence  Machine Learning platforms and software, Edge Computing platforms and software, Other ET specific platforms and software</t>
   </si>
   <si>
-    <t>Advance tech trading and contracting Wll</t>
-[...1 lines deleted...]
-  <si>
     <t>76115</t>
   </si>
   <si>
     <t>www.atech-tc.com</t>
   </si>
   <si>
     <t>info@atech-tc.com</t>
   </si>
   <si>
     <t xml:space="preserve">IT  ET</t>
   </si>
   <si>
     <t>Services, Software, Hardware</t>
   </si>
   <si>
     <t>Traditional IT Managed services, Traditional IT Project oriented, Traditional IT Support services, Other traditional IT services, Traditional IT applications, Traditional IT infrastructure software, Traditional IT devices, Traditional IT infrastructure, Other traditional IT hardware and infrastructure, Emerging technology ET specific platforms and software, Emerging technology ET specific platforms and hardware</t>
   </si>
   <si>
     <t xml:space="preserve">Technology outsourcing, IT consulting, Systems and network implementations, Other, IT deployment and support, Supply Chain Management SCM applications, Endpoint management software, System and service management software, Peripheral, Personal computing device, Network equipment, Serverstorage, Other hardware and infrastructure which does not fit to Devices  Infrastructure, Big Data and Artificial Intelligence  Machine Learning hardware and infrastructure, Extended Reality Augmented Reality Virtual Reality Mixed Reality hardware and infrastructure, Internet of Things  MachinetoMachine M2M hardware and infrastructure, Blockchain  Distributed Ledger hardware and infrastructure, Edge Computing hardware and infrastructure, Other Emerging Technologies specific hardware and infrastructure</t>
   </si>
   <si>
-    <t>Advanced information security solutions</t>
-[...1 lines deleted...]
-  <si>
     <t>89270</t>
   </si>
   <si>
     <t>www.aiss.tech</t>
   </si>
   <si>
     <t>44212116</t>
   </si>
   <si>
     <t>Info@aiss.tech</t>
   </si>
   <si>
     <t>Telecommunications</t>
   </si>
   <si>
-    <t>advancya technologies</t>
-[...1 lines deleted...]
-  <si>
     <t>90381</t>
   </si>
   <si>
     <t>www.ADVANCYA.COM</t>
   </si>
   <si>
     <t>44954947</t>
   </si>
   <si>
     <t>KKASSEM@ADVANCYA.COM</t>
   </si>
   <si>
     <t>Traditional IT Managed services, Traditional IT Project oriented, Traditional IT Support services, Emerging Technology ET specific services, Traditional IT application development and deployment, Traditional IT applications, Emerging technology ET specific platforms and software</t>
   </si>
   <si>
     <t xml:space="preserve">Technology outsourcing, Application development, IT consulting, IT deployment and support, Big Data and Artificial Intelligence  Machine Learning services, Analytics and business intelligence, Application development software, Application platforms, Integration and orchestration middleware, Other traditional IT application deployment and development, Customer Relationship Management Applications CRM, Big Data and Artificial Intelligence  Machine Learning platforms and software</t>
   </si>
   <si>
-    <t>Agile Solutions LLC</t>
-[...1 lines deleted...]
-  <si>
     <t>00642</t>
   </si>
   <si>
     <t>www.agilesolutionllc.com</t>
   </si>
   <si>
     <t>30913941</t>
   </si>
   <si>
     <t>info@agilesolutionllc.com</t>
   </si>
   <si>
     <t>Traditional IT Managed services, Traditional IT Project oriented, Emerging Technology ET specific services, Traditional IT application development and deployment, Traditional IT applications, Emerging technology ET specific platforms and software</t>
   </si>
   <si>
     <t xml:space="preserve">Technology outsourcing, Application development, IT consulting, Big Data and Artificial Intelligence  Machine Learning services, Internet of Things  MachinetoMachine M2M services, Analytics and business intelligence, Application development software, Application platforms, Data management software, Collaborative applications, Production applications, Big Data and Artificial Intelligence  Machine Learning platforms and software, Internet of Things  MachinetoMachine M2M platforms and software</t>
   </si>
   <si>
-    <t>AI Integrated QFZ LLC</t>
-[...1 lines deleted...]
-  <si>
     <t>246</t>
   </si>
   <si>
     <t>www.ai-integrated.com</t>
   </si>
   <si>
     <t>info@ai-integrated.com</t>
   </si>
   <si>
     <t>Emerging Technology ET specific services, Traditional IT Managed services, Traditional IT Project oriented, Traditional IT Support services, Traditional IT application development and deployment, Traditional IT applications, Traditional IT infrastructure software, Emerging technology ET specific platforms and software</t>
   </si>
   <si>
     <t xml:space="preserve">Technology outsourcing, Application development, IT education and training, Cybersecurity services, Big Data and Artificial Intelligence  Machine Learning services, Extended Reality Augmented Reality Virtual Reality Mixed Reality services, Internet of Things  MachinetoMachine M2M services, Other Emerging Technology specific services, Analytics and business intelligence, Data management software, Software quality and lifecycle tools, Content workflow and management applications, Customer Relationship Management Applications CRM, System and service management software, Cybersecurity platforms and software, Big Data and Artificial Intelligence  Machine Learning platforms and software, Extended Reality Augmented Reality Virtual Reality Mixed Reality platforms and software, Internet of Things  MachinetoMachine M2M platforms and software, Other ET specific platforms and software</t>
   </si>
   <si>
-    <t>AI LEAD</t>
-[...1 lines deleted...]
-  <si>
     <t>00980</t>
   </si>
   <si>
     <t>www.ailead.tech</t>
   </si>
   <si>
     <t>70309484</t>
   </si>
   <si>
     <t>info@ailead.tech</t>
   </si>
   <si>
     <t>Traditional IT Managed services, Traditional IT Project oriented, Emerging Technology ET specific services, Traditional IT application development and deployment, Traditional IT applications, Traditional IT infrastructure software, Emerging technology ET specific platforms and software, Traditional IT devices, Traditional IT infrastructure</t>
   </si>
   <si>
     <t xml:space="preserve">Technology outsourcing, Application development, IT consulting, Systems and network implementations, Cybersecurity services, Big Data and Artificial Intelligence  Machine Learning services, Internet of Things  MachinetoMachine M2M services, Edge Computing services, Analytics and business intelligence, Application development software, Application platforms, Data management software, Integration and orchestration middleware, Software quality and lifecycle tools, Other traditional IT application deployment and development, Content workflow and management applications, Customer Relationship Management Applications CRM, Engineering Applications, Production applications, Endpoint management software, Physical and virtual computing software, Storage software, System and service management software, Cybersecurity platforms and software, Big Data and Artificial Intelligence  Machine Learning platforms and software, Internet of Things  MachinetoMachine M2M platforms and software, Edge Computing platforms and software, Personal computing device, Network equipment, Serverstorage, Cybersecurity hardware and infrastructure, Big Data and Artificial Intelligence  Machine Learning hardware and infrastructure, Internet of Things  MachinetoMachine M2M hardware and infrastructure, Edge Computing hardware and infrastructure, Other Emerging Technologies specific hardware and infrastructure</t>
   </si>
   <si>
-    <t>Aigenz communication and services</t>
-[...1 lines deleted...]
-  <si>
     <t>134904</t>
   </si>
   <si>
     <t>www.ai-genz.com</t>
   </si>
   <si>
     <t>44323933</t>
   </si>
   <si>
     <t>Info@ai-genz.com</t>
   </si>
   <si>
     <t>Traditional IT Support services, Other traditional IT services, Traditional IT infrastructure software, Traditional IT devices, Traditional IT infrastructure</t>
   </si>
   <si>
     <t>IT deployment and support, Other, Other traditional IT infrastructure software, Personal computing device, Serverstorage, Network equipment</t>
   </si>
   <si>
-    <t>Akwad</t>
-[...1 lines deleted...]
-  <si>
     <t>128423</t>
   </si>
   <si>
     <t>33280639</t>
   </si>
   <si>
     <t>Hello@akwad.qa</t>
   </si>
   <si>
     <t>Traditional IT application development and deployment, Traditional IT Project oriented</t>
   </si>
   <si>
     <t>Application development software, Application development, Application platforms</t>
   </si>
   <si>
-    <t>Al Amthal Group</t>
-[...1 lines deleted...]
-  <si>
     <t>36876</t>
   </si>
   <si>
     <t>www.amthalgroup.com</t>
   </si>
   <si>
     <t>44621849</t>
   </si>
   <si>
     <t>amthaladmin@al-amthal.com</t>
   </si>
   <si>
     <t>Traditional IT Managed services, Traditional IT Project oriented, Other traditional IT services, Traditional IT applications, Traditional IT devices</t>
   </si>
   <si>
     <t>Technology outsourcing, Application development, IT consulting, Other, Customer Relationship Management Applications CRM, Enterprise Resource Management ERM applications, Supply Chain Management SCM applications, Other traditional IT applications, Peripheral</t>
   </si>
   <si>
-    <t>AL Anaby for Electronics</t>
-[...1 lines deleted...]
-  <si>
     <t>139122</t>
   </si>
   <si>
     <t>77899200</t>
   </si>
   <si>
     <t>Annabi4ever@gmail.com</t>
   </si>
   <si>
     <t>Hardware, Telecommunications</t>
   </si>
   <si>
     <t>Emerging technology ET specific platforms and software, Traditional IT infrastructure</t>
   </si>
   <si>
     <t xml:space="preserve">Network equipment, Serverstorage, Internet of Things  MachinetoMachine M2M hardware and infrastructure</t>
   </si>
   <si>
-    <t>Al Anees Technology</t>
-[...1 lines deleted...]
-  <si>
     <t>233445566</t>
   </si>
   <si>
     <t>www.anees.com</t>
   </si>
   <si>
     <t>Anees@hotmail.com</t>
   </si>
   <si>
     <t>Traditional IT Managed services</t>
   </si>
   <si>
     <t>Technology outsourcing</t>
   </si>
   <si>
-    <t>AL Balagh Trading and contracting</t>
-[...1 lines deleted...]
-  <si>
     <t>15327</t>
   </si>
   <si>
     <t>www.albalagh.com</t>
   </si>
   <si>
     <t>44660040</t>
   </si>
   <si>
     <t>Ajomg@albalagh.com</t>
   </si>
   <si>
     <t>Traditional IT Managed services, Traditional IT Project oriented, Traditional IT Support services, Other traditional IT services, Emerging Technology ET specific services, Traditional IT application development and deployment, Traditional IT applications, Traditional IT infrastructure software, Emerging technology ET specific platforms and software</t>
   </si>
   <si>
     <t>Technology outsourcing, Application development, IT consulting, Systems and network implementations, IT deployment and support, Other, Cybersecurity services, Analytics and business intelligence, Application development software, Application platforms, Data management software, Software quality and lifecycle tools, Other traditional IT application deployment and development, Collaborative applications, Content workflow and management applications, Customer Relationship Management Applications CRM, Enterprise Resource Management ERM applications, Supply Chain Management SCM applications, Endpoint management software, Physical and virtual computing software, Storage software, System and service management software, Cybersecurity platforms and software</t>
   </si>
   <si>
-    <t>AL Baud Technology Co W.L.L</t>
-[...1 lines deleted...]
-  <si>
     <t>27031</t>
   </si>
   <si>
     <t>www.albaud.com</t>
   </si>
   <si>
     <t>40054005</t>
   </si>
   <si>
     <t>Info@albaud.com</t>
   </si>
   <si>
     <t>Traditional IT Project oriented</t>
   </si>
   <si>
     <t>Systems and network implementations</t>
   </si>
   <si>
-    <t>Al Gazal Digital</t>
-[...1 lines deleted...]
-  <si>
     <t>88237</t>
   </si>
   <si>
     <t>Algazaldigital@gmail.com</t>
   </si>
   <si>
     <t>Hardware</t>
   </si>
   <si>
     <t>Traditional IT devices</t>
   </si>
   <si>
     <t>Mobile phone</t>
   </si>
   <si>
-    <t>AL Jassra Group</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve"> 85858</t>
   </si>
   <si>
     <t>Aljassragroup.com</t>
   </si>
   <si>
     <t>44040800</t>
   </si>
   <si>
     <t>James.tavendale@aljassragroup.com</t>
   </si>
   <si>
-    <t>Al Khebra phones</t>
-[...1 lines deleted...]
-  <si>
     <t>78533</t>
   </si>
   <si>
     <t>Amr606034@hotmail.com</t>
   </si>
   <si>
-    <t>AL mana digital solutions</t>
-[...1 lines deleted...]
-  <si>
     <t>77671</t>
   </si>
   <si>
     <t>www.almanadigital.qa</t>
   </si>
   <si>
     <t>44073006</t>
   </si>
   <si>
     <t>KHATIB@ALMANADIGITAL.QA</t>
   </si>
   <si>
     <t xml:space="preserve">Technology outsourcing, Application development, IT consulting, IT deployment and support, Other, Cybersecurity services, Big Data and Artificial Intelligence  Machine Learning services, Blockchain  Distributed Ledger services, Edge Computing services, Analytics and business intelligence, Application development software, Application platforms, Data management software, Integration and orchestration middleware, Software quality and lifecycle tools, Other traditional IT application deployment and development, Collaborative applications, Content workflow and management applications, Customer Relationship Management Applications CRM, Engineering Applications, Production applications, Supply Chain Management SCM applications, Other traditional IT applications, Storage software, System and service management software, Other traditional IT infrastructure software, Cybersecurity platforms and software, Edge Computing platforms and software, Other ET specific platforms and software</t>
   </si>
   <si>
-    <t>Al Mana media</t>
-[...1 lines deleted...]
-  <si>
     <t>151094</t>
   </si>
   <si>
     <t>Wwww.almanamedia.com</t>
   </si>
   <si>
     <t>44341724</t>
   </si>
   <si>
     <t>Info@almanamedia.com</t>
   </si>
   <si>
     <t>Emerging Technology ET specific services</t>
   </si>
   <si>
     <t>Other Emerging Technology specific services</t>
   </si>
   <si>
-    <t>AL MARWA ENTERPRISES</t>
-[...1 lines deleted...]
-  <si>
     <t>102124</t>
   </si>
   <si>
     <t>WWW.ALMARWAENTREPRISES.COM</t>
   </si>
   <si>
     <t>74767102</t>
   </si>
   <si>
     <t>ghanirehman@gmail.com</t>
   </si>
   <si>
     <t>Traditional IT Managed services, Other traditional IT services, Emerging technology ET specific platforms and software, Emerging technology ET specific platforms and software</t>
   </si>
   <si>
     <t xml:space="preserve">Technology outsourcing, Other, Cybersecurity platforms and software, Big Data and Artificial Intelligence  Machine Learning platforms and software, Internet of Things  MachinetoMachine M2M platforms and software, Cybersecurity hardware and infrastructure, Big Data and Artificial Intelligence  Machine Learning hardware and infrastructure, Other Emerging Technologies specific hardware and infrastructure</t>
   </si>
   <si>
     <t>WWW.ALMARWAENTERPRISES.COM</t>
   </si>
   <si>
     <t>Traditional IT Managed services, Traditional IT Support services</t>
   </si>
   <si>
     <t>Technology outsourcing, IT deployment and support</t>
   </si>
   <si>
-    <t>Al Mashreq Distribution Company W.L.L</t>
-[...1 lines deleted...]
-  <si>
     <t>50119</t>
   </si>
   <si>
     <t>www.almashreq-qatar.com</t>
   </si>
   <si>
     <t>40061564</t>
   </si>
   <si>
     <t>sales@almashreq-qatar.com</t>
   </si>
   <si>
     <t>Services, Hardware</t>
   </si>
   <si>
     <t>Other traditional IT services, Traditional IT infrastructure</t>
   </si>
   <si>
     <t>Other, Network equipment</t>
   </si>
   <si>
-    <t>AL muthanna teleecom</t>
-[...1 lines deleted...]
-  <si>
     <t>99698</t>
   </si>
   <si>
     <t>www.almuthanna.qa</t>
   </si>
   <si>
     <t>44355901</t>
   </si>
   <si>
     <t>Rhaddadin@almuthanna.qa</t>
   </si>
   <si>
     <t>Traditional IT infrastructure, Emerging technology ET specific platforms and software</t>
   </si>
   <si>
     <t xml:space="preserve">Network equipment, Internet of Things  MachinetoMachine M2M hardware and infrastructure</t>
   </si>
   <si>
-    <t>Al Shaghairi Trading &amp; Contracting Co wll</t>
-[...1 lines deleted...]
-  <si>
     <t>2681</t>
   </si>
   <si>
     <t>www.electraqatar.com</t>
   </si>
   <si>
     <t>70561382</t>
   </si>
   <si>
     <t>electra@qatar.net.qa</t>
   </si>
   <si>
     <t>Traditional IT Project oriented, Traditional IT Support services, Traditional IT devices, Traditional IT infrastructure, Other traditional IT hardware and infrastructure</t>
   </si>
   <si>
     <t xml:space="preserve">Systems and network implementations, IT deployment and support, Peripheral, Personal computing device, Network equipment, Serverstorage, Other hardware and infrastructure which does not fit to Devices  Infrastructure</t>
   </si>
   <si>
-    <t>AL Shara</t>
-[...1 lines deleted...]
-  <si>
     <t>146344</t>
   </si>
   <si>
     <t>Alshara2021@gmail.com</t>
   </si>
   <si>
     <t>Emerging technology ET specific platforms and hardware</t>
   </si>
   <si>
     <t>Other Emerging Technologies specific hardware and infrastructure</t>
   </si>
   <si>
-    <t>Al Zubarah information technology</t>
-[...1 lines deleted...]
-  <si>
     <t>106255</t>
   </si>
   <si>
     <t>www.al-zubarah.com</t>
   </si>
   <si>
     <t>66070008</t>
   </si>
   <si>
     <t>info@al-zubarah.com</t>
   </si>
   <si>
     <t>Traditional IT Project oriented, Traditional IT Support services, Emerging Technology ET specific services, Traditional IT application development and deployment, Traditional IT applications, Traditional IT infrastructure, Emerging technology ET specific platforms and software, Traditional IT infrastructure software</t>
   </si>
   <si>
     <t>Application development, IT consulting, IT deployment and support, IT education and training, Cybersecurity services, Analytics and business intelligence, Application development software, Application platforms, Data management software, Integration and orchestration middleware, Software quality and lifecycle tools, Other traditional IT application deployment and development, Content workflow and management applications, Customer Relationship Management Applications CRM, Enterprise Resource Management ERM applications, Production applications, Supply Chain Management SCM applications, Storage software, Cybersecurity platforms and software, System and service management software</t>
   </si>
   <si>
-    <t>Alballora</t>
-[...1 lines deleted...]
-  <si>
     <t>30537</t>
   </si>
   <si>
     <t>Rashedzaal76@gmail.com</t>
   </si>
   <si>
-    <t>Aldohalink for information technology</t>
-[...1 lines deleted...]
-  <si>
     <t>81144</t>
   </si>
   <si>
     <t>Aldohalink.com</t>
   </si>
   <si>
     <t>Info@aldohlink.com</t>
   </si>
   <si>
     <t>Traditional IT Project oriented, Traditional IT Support services, Emerging Technology ET specific services, Traditional IT applications, Traditional IT infrastructure software, Emerging technology ET specific platforms and software, Traditional IT devices, Other traditional IT hardware and infrastructure</t>
   </si>
   <si>
     <t xml:space="preserve">Application development, IT consulting, IT deployment and support, IT education and training, Big Data and Artificial Intelligence  Machine Learning services, Cybersecurity services, Extended Reality Augmented Reality Virtual Reality Mixed Reality services, Other Emerging Technology specific services, Analytics and business intelligence, Application development software, Application platforms, Data management software, Integration and orchestration middleware, Other traditional IT application deployment and development, Collaborative applications, Content workflow and management applications, Customer Relationship Management Applications CRM, Enterprise Resource Management ERM applications, Production applications, Other traditional IT applications, Network software, Storage software, System and service management software, Other traditional IT infrastructure software, Cybersecurity platforms and software, Big Data and Artificial Intelligence  Machine Learning platforms and software, Extended Reality Augmented Reality Virtual Reality Mixed Reality platforms and software, Internet of Things  MachinetoMachine M2M platforms and software, Mobile phone, Personal computing device, Other hardware and infrastructure which does not fit to Devices  Infrastructure, Cybersecurity hardware and infrastructure, Big Data and Artificial Intelligence  Machine Learning hardware and infrastructure, Extended Reality Augmented Reality Virtual Reality Mixed Reality hardware and infrastructure</t>
   </si>
   <si>
-    <t>AL-FALAK ELECTRONIC EQUIPMENT AND SUPPLIES CO</t>
-[...1 lines deleted...]
-  <si>
     <t>30854</t>
   </si>
   <si>
     <t>www.alfalak.com.qa</t>
   </si>
   <si>
     <t>44130504</t>
   </si>
   <si>
     <t>info@alfalak.com.qa</t>
   </si>
   <si>
     <t>Traditional IT Managed services, Traditional IT Project oriented, Traditional IT Support services, Traditional IT infrastructure software, Traditional IT infrastructure</t>
   </si>
   <si>
     <t>Technology outsourcing, IT consulting, Systems and network implementations, IT deployment and support, Network software, Physical and virtual computing software, Storage software, Other traditional IT infrastructure software, Network equipment, Serverstorage</t>
   </si>
   <si>
-    <t>Ali bin Ali technology solutions</t>
-[...1 lines deleted...]
-  <si>
     <t>101091</t>
   </si>
   <si>
     <t>www.alibinali.com</t>
   </si>
   <si>
     <t>44056704</t>
   </si>
   <si>
     <t>Sherif.mady@alibinali.com</t>
   </si>
   <si>
     <t>Traditional IT Managed services, Traditional IT Project oriented, Traditional IT Support services, Other traditional IT services, Emerging Technology ET specific services, Traditional IT application development and deployment, Traditional IT infrastructure software, Emerging technology ET specific platforms and software</t>
   </si>
   <si>
     <t>Technology outsourcing, Application development, IT consulting, Systems and network implementations, IT deployment and support, IT education and training, Other, Cybersecurity services, Application development software, Data management software, Storage software, Cybersecurity platforms and software</t>
   </si>
   <si>
-    <t>Aljabor Business Systems WLL</t>
-[...1 lines deleted...]
-  <si>
     <t>33284</t>
   </si>
   <si>
     <t>www.absdoha.com</t>
   </si>
   <si>
     <t>44440141</t>
   </si>
   <si>
     <t>abs@absdoha.com</t>
   </si>
   <si>
     <t>Traditional IT Project oriented, Traditional IT Support services, Other traditional IT services, Traditional IT application development and deployment, Traditional IT applications, Traditional IT devices, Traditional IT infrastructure, Other traditional IT hardware and infrastructure, Emerging technology ET specific platforms and software</t>
   </si>
   <si>
     <t xml:space="preserve">Systems and network implementations, IT deployment and support, Other, Other traditional IT application deployment and development, Other traditional IT applications, Mobile phone, Peripheral, Personal computing device, Network equipment, Serverstorage, Other hardware and infrastructure which does not fit to Devices  Infrastructure, Cybersecurity hardware and infrastructure</t>
   </si>
   <si>
-    <t>Allied enterprises</t>
-[...1 lines deleted...]
-  <si>
     <t>78888</t>
   </si>
   <si>
     <t>www.alliedeprs.com</t>
   </si>
   <si>
     <t>44718845</t>
   </si>
   <si>
     <t>Info@alliedeprs.com</t>
   </si>
   <si>
     <t>Traditional IT Managed services, Traditional IT Project oriented, Traditional IT Support services, Other traditional IT services, Traditional IT application development and deployment, Traditional IT devices, Traditional IT infrastructure, Other traditional IT hardware and infrastructure</t>
   </si>
   <si>
     <t xml:space="preserve">Technology outsourcing, Application development, IT consulting, Systems and network implementations, IT deployment and support, Other, Analytics and business intelligence, Peripheral, Personal computing device, Network equipment, Serverstorage, Other hardware and infrastructure which does not fit to Devices  Infrastructure</t>
   </si>
   <si>
-    <t>Al-mawred Computers</t>
-[...1 lines deleted...]
-  <si>
     <t>36299</t>
   </si>
   <si>
     <t>www.al-mawred.com</t>
   </si>
   <si>
     <t>44438433</t>
   </si>
   <si>
     <t>Info@al-mawred.com</t>
   </si>
   <si>
     <t>Other traditional IT services, Traditional IT devices</t>
   </si>
   <si>
     <t>Other, Personal computing device</t>
   </si>
   <si>
-    <t>Almoe AV Solutions LLC</t>
-[...1 lines deleted...]
-  <si>
     <t>43557</t>
   </si>
   <si>
     <t>www.almoeqatar.con</t>
   </si>
   <si>
     <t>44913100</t>
   </si>
   <si>
     <t>info.qatar@almoe.com</t>
   </si>
   <si>
     <t>Software, Hardware</t>
   </si>
   <si>
     <t>Traditional IT applications, Traditional IT devices, Traditional IT infrastructure</t>
   </si>
   <si>
     <t>Other traditional IT applications, Personal computing device, Serverstorage</t>
   </si>
   <si>
-    <t>Al-Nakhwa for trading and maintenance</t>
-[...1 lines deleted...]
-  <si>
     <t>118643</t>
   </si>
   <si>
     <t>ask@alnakhwa.com</t>
   </si>
   <si>
     <t>Peripheral, Personal computing device</t>
   </si>
   <si>
-    <t>Alpha Link Technology WLL</t>
-[...1 lines deleted...]
-  <si>
     <t>56517</t>
   </si>
   <si>
     <t>http://alphalinktech.qa/</t>
   </si>
   <si>
     <t>44644902</t>
   </si>
   <si>
     <t>info@alphalinktech.net</t>
   </si>
   <si>
     <t xml:space="preserve">CT, IT  ET</t>
   </si>
   <si>
     <t>Traditional IT Managed services, Traditional IT Project oriented, Traditional IT Support services, Emerging Technology ET specific services, Traditional IT application development and deployment, Traditional IT applications, Traditional IT infrastructure software, Emerging technology ET specific platforms and software, Traditional IT devices, Traditional IT infrastructure, Other traditional IT hardware and infrastructure, Emerging technology ET specific platforms and hardware</t>
   </si>
   <si>
     <t xml:space="preserve">Technology outsourcing, IT consulting, Systems and network implementations, IT deployment and support, Cybersecurity services, Big Data and Artificial Intelligence  Machine Learning services, Internet of Things  MachinetoMachine M2M services, Other Emerging Technology specific services, Other traditional IT application deployment and development, Engineering Applications, Other traditional IT applications, Endpoint management software, Network software, System and service management software, Cybersecurity platforms and software, Extended Reality Augmented Reality Virtual Reality Mixed Reality platforms and software, Other ET specific platforms and software, Mobile phone, Peripheral, Network equipment, Serverstorage, Other hardware and infrastructure which does not fit to Devices  Infrastructure, Cybersecurity hardware and infrastructure, Other Emerging Technologies specific hardware and infrastructure</t>
   </si>
   <si>
-    <t>Alphabet Inc</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">999999 </t>
   </si>
   <si>
     <t>about.google.com</t>
   </si>
   <si>
     <t>press@google.com</t>
   </si>
   <si>
     <t>Traditional IT Managed services, Traditional IT Project oriented, Traditional IT Support services, Emerging Technology ET specific services, Traditional IT application development and deployment, Traditional IT applications, Traditional IT infrastructure software, Emerging technology ET specific platforms and software, Traditional IT infrastructure, Emerging technology ET specific platforms and hardware</t>
   </si>
   <si>
     <t xml:space="preserve">Technology outsourcing, Application development, IT consulting, Systems and network implementations, IT deployment and support, IT education and training, Cybersecurity services, Big Data and Artificial Intelligence  Machine Learning services, Internet of Things  MachinetoMachine M2M services, Edge Computing services, Other Emerging Technology specific services, Analytics and business intelligence, Application development software, Application platforms, Data management software, Integration and orchestration middleware, Software quality and lifecycle tools, Engineering Applications, Endpoint management software, Network software, Physical and virtual computing software, Storage software, System and service management software, Cybersecurity platforms and software, Big Data and Artificial Intelligence  Machine Learning platforms and software, Extended Reality Augmented Reality Virtual Reality Mixed Reality platforms and software, Internet of Things  MachinetoMachine M2M platforms and software, Edge Computing platforms and software, Network equipment, Serverstorage, Cybersecurity hardware and infrastructure, Big Data and Artificial Intelligence  Machine Learning hardware and infrastructure, Extended Reality Augmented Reality Virtual Reality Mixed Reality hardware and infrastructure, Internet of Things  MachinetoMachine M2M hardware and infrastructure, Edge Computing hardware and infrastructure</t>
   </si>
   <si>
-    <t>Al_ttiya computer and technology</t>
-[...1 lines deleted...]
-  <si>
     <t>112259</t>
   </si>
   <si>
     <t>www.actqatar.com</t>
   </si>
   <si>
     <t>44440035</t>
   </si>
   <si>
     <t>Info@actqatar.com</t>
   </si>
   <si>
     <t>Software</t>
   </si>
   <si>
     <t>Traditional IT application development and deployment, Traditional IT applications, Traditional IT infrastructure software</t>
   </si>
   <si>
     <t>Application development, Data management software, Content workflow and management applications, Customer Relationship Management Applications CRM, Production applications, Supply Chain Management SCM applications, Endpoint management software, Storage software</t>
   </si>
   <si>
-    <t>AMAL TECHNOLOGY</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">155257 </t>
   </si>
   <si>
     <t>33353925</t>
   </si>
   <si>
     <t>info@amal-technology.com</t>
   </si>
   <si>
     <t>Traditional IT infrastructure software, Emerging technology ET specific platforms and software, Traditional IT devices, Traditional IT infrastructure</t>
   </si>
   <si>
     <t>System and service management software, Cybersecurity platforms and software, Personal computing device, Network equipment, Serverstorage, Cybersecurity hardware and infrastructure</t>
   </si>
   <si>
-    <t>Anwarco camputer center</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">44115 </t>
   </si>
   <si>
     <t>www.anwarco.com</t>
   </si>
   <si>
     <t>44151720</t>
   </si>
   <si>
     <t>Hanif@Anwarco.com</t>
   </si>
   <si>
     <t>Traditional IT Project oriented, Traditional IT Support services, Traditional IT devices, Traditional IT infrastructure, Other traditional IT hardware and infrastructure, Emerging technology ET specific platforms and hardware</t>
   </si>
   <si>
     <t xml:space="preserve">Systems and network implementations, IT deployment and support, Mobile phone, Peripheral, Personal computing device, Network equipment, Serverstorage, Other hardware and infrastructure which does not fit to Devices  Infrastructure, Edge Computing hardware and infrastructure, Other Emerging Technologies specific hardware and infrastructure</t>
   </si>
   <si>
-    <t>Appedia Consultancy and Marketing</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">140510 </t>
   </si>
   <si>
     <t>Http://appedia.qa</t>
   </si>
   <si>
     <t>40329145</t>
   </si>
   <si>
     <t>hello@appedia.qa</t>
   </si>
   <si>
     <t>Emerging Technology ET specific services, Traditional IT Project oriented, Traditional IT Support services, Traditional IT application development and deployment, Traditional IT applications</t>
   </si>
   <si>
     <t xml:space="preserve">Application development, IT consulting, IT deployment and support, IT education and training, Big Data and Artificial Intelligence  Machine Learning services, Extended Reality Augmented Reality Virtual Reality Mixed Reality services, Blockchain  Distributed Ledger services, Analytics and business intelligence, Application development software, Application platforms, Data management software, Integration and orchestration middleware, Software quality and lifecycle tools, Collaborative applications, Content workflow and management applications, Customer Relationship Management Applications CRM, Enterprise Resource Management ERM applications, Big Data and Artificial Intelligence  Machine Learning platforms and software, Extended Reality Augmented Reality Virtual Reality Mixed Reality platforms and software, Blockchain  Distributed Ledger platforms and software</t>
   </si>
   <si>
-    <t>Applab</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve"> 85020 </t>
   </si>
   <si>
     <t>applab.qa</t>
   </si>
   <si>
     <t>44621428</t>
   </si>
   <si>
     <t>contact@applab.qa</t>
   </si>
   <si>
     <t>Traditional IT Project oriented, Traditional IT Support services, Emerging Technology ET specific services, Traditional IT application development and deployment, Traditional IT applications, Emerging technology ET specific platforms and software</t>
   </si>
   <si>
     <t xml:space="preserve">Application development, IT consulting, IT deployment and support, IT education and training, Cybersecurity services, Big Data and Artificial Intelligence  Machine Learning services, Extended Reality Augmented Reality Virtual Reality Mixed Reality services, Internet of Things  MachinetoMachine M2M services, Blockchain  Distributed Ledger services, Analytics and business intelligence, Application development software, Application platforms, Integration and orchestration middleware, Software quality and lifecycle tools, Other traditional IT application deployment and development, Collaborative applications, Content workflow and management applications, Cybersecurity platforms and software, Big Data and Artificial Intelligence  Machine Learning platforms and software, Internet of Things  MachinetoMachine M2M platforms and software</t>
   </si>
   <si>
-    <t>Apple Experts mobile</t>
-[...1 lines deleted...]
-  <si>
     <t>91235</t>
   </si>
   <si>
     <t>www.appleserviceqatar.com</t>
   </si>
   <si>
     <t>33022088</t>
   </si>
   <si>
     <t>appleexpertsqatar@gmail.com</t>
   </si>
   <si>
     <t>Traditional IT Project oriented, Traditional IT application development and deployment, Traditional IT devices</t>
   </si>
   <si>
     <t>IT consulting, Application development software, Mobile phone</t>
   </si>
   <si>
-    <t>Apricots for technology</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">96789 </t>
   </si>
   <si>
     <t>www.apricotsltd.com</t>
   </si>
   <si>
     <t>70237161</t>
   </si>
   <si>
     <t>m.hashem@apricotsltd.com</t>
   </si>
   <si>
     <t>Traditional IT Project oriented, Traditional IT Support services, Emerging Technology ET specific services, Traditional IT applications, Emerging technology ET specific platforms and software, Traditional IT infrastructure software, Traditional IT devices, Traditional IT infrastructure</t>
   </si>
   <si>
     <t xml:space="preserve">Application development, IT consulting, Systems and network implementations, IT deployment and support, Big Data and Artificial Intelligence  Machine Learning services, Extended Reality Augmented Reality Virtual Reality Mixed Reality services, Analytics and business intelligence, Application development software, Application platforms, Data management software, Integration and orchestration middleware, Other traditional IT application deployment and development, Collaborative applications, Content workflow and management applications, Customer Relationship Management Applications CRM, Engineering Applications, Enterprise Resource Management ERM applications, Production applications, Supply Chain Management SCM applications, Other traditional IT applications, Endpoint management software, Network software, System and service management software, Big Data and Artificial Intelligence  Machine Learning platforms and software, Extended Reality Augmented Reality Virtual Reality Mixed Reality platforms and software, Mobile phone, Network equipment, Peripheral, Personal computing device, Serverstorage, Big Data and Artificial Intelligence  Machine Learning hardware and infrastructure</t>
   </si>
   <si>
-    <t>Arcturus Development</t>
-[...1 lines deleted...]
-  <si>
     <t>255</t>
   </si>
   <si>
     <t>www.arcturusholding.com</t>
   </si>
   <si>
     <t>shokry@arcturusholding.com</t>
   </si>
   <si>
     <t>Traditional IT Managed services, Traditional IT Project oriented, Traditional IT Support services, Traditional IT application development and deployment, Traditional IT applications, Emerging technology ET specific platforms and software, Emerging technology ET specific platforms and hardware</t>
   </si>
   <si>
     <t>Technology outsourcing, Application development, IT consulting, Systems and network implementations, IT deployment and support, IT education and training, Analytics and business intelligence, Application development software, Data management software, Engineering Applications, Extended Reality Augmented Reality Virtual Reality Mixed Reality hardware and infrastructure</t>
   </si>
   <si>
-    <t>Arita Solutions</t>
-[...1 lines deleted...]
-  <si>
     <t>153006</t>
   </si>
   <si>
     <t>www.aritasolutions.com</t>
   </si>
   <si>
     <t>44432560</t>
   </si>
   <si>
     <t>faheem@aritasolutions.com</t>
   </si>
   <si>
     <t>Traditional IT Managed services, Traditional IT Project oriented, Traditional IT Support services, Other traditional IT services, Emerging Technology ET specific services, Traditional IT application development and deployment, Traditional IT applications, Traditional IT infrastructure software, Traditional IT devices, Traditional IT infrastructure, Other traditional IT hardware and infrastructure, Emerging technology ET specific platforms and software, Emerging technology ET specific platforms and hardware</t>
   </si>
   <si>
     <t xml:space="preserve">Technology outsourcing, IT consulting, Systems and network implementations, IT deployment and support, IT education and training, Other, Cybersecurity services, Extended Reality Augmented Reality Virtual Reality Mixed Reality services, Internet of Things  MachinetoMachine M2M services, Edge Computing services, Analytics and business intelligence, Application development software, Data management software, Content workflow and management applications, Network software, Physical and virtual computing software, Storage software, System and service management software, Other traditional IT infrastructure software, Mobile phone, Peripheral, Personal computing device, Network equipment, Serverstorage, Other hardware and infrastructure which does not fit to Devices  Infrastructure, Cybersecurity hardware and infrastructure, Big Data and Artificial Intelligence  Machine Learning hardware and infrastructure, Extended Reality Augmented Reality Virtual Reality Mixed Reality hardware and infrastructure, Edge Computing hardware and infrastructure</t>
   </si>
   <si>
-    <t>ARTECH</t>
-[...1 lines deleted...]
-  <si>
     <t>112113</t>
   </si>
   <si>
     <t>www.ar-technology.net</t>
   </si>
   <si>
     <t>44375654</t>
   </si>
   <si>
     <t>artech@ar-technology.net</t>
   </si>
   <si>
     <t>Traditional IT Managed services, Traditional IT Project oriented, Traditional IT Support services</t>
   </si>
   <si>
     <t>Technology outsourcing, IT consulting, IT deployment and support</t>
   </si>
   <si>
-    <t>Asian Gulf</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">153931 </t>
   </si>
   <si>
     <t>www.asiangulf.com</t>
   </si>
   <si>
     <t>44023954</t>
   </si>
   <si>
     <t>Asiantranslation@gmail.com</t>
   </si>
   <si>
     <t>Traditional IT application development and deployment</t>
   </si>
   <si>
     <t>Application platforms</t>
   </si>
   <si>
-    <t>Atcom</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">36638 </t>
   </si>
   <si>
     <t>www.atcom.com.qa</t>
   </si>
   <si>
     <t>44553469</t>
   </si>
   <si>
     <t>Info@atcom.com</t>
   </si>
   <si>
     <t>Traditional IT infrastructure, Emerging technology ET specific platforms and hardware</t>
   </si>
   <si>
     <t>Network equipment, Cybersecurity hardware and infrastructure, Other Emerging Technologies specific hardware and infrastructure</t>
   </si>
   <si>
-    <t>Atelier 101</t>
-[...1 lines deleted...]
-  <si>
     <t>63629</t>
   </si>
   <si>
     <t>A101.com</t>
   </si>
   <si>
     <t>77778998</t>
   </si>
   <si>
     <t>Info@101.com</t>
   </si>
   <si>
     <t>Traditional IT Project oriented, Traditional IT Support services, Emerging Technology ET specific services, Traditional IT application development and deployment, Traditional IT applications, Traditional IT infrastructure software, Emerging technology ET specific platforms and software</t>
   </si>
   <si>
     <t xml:space="preserve">Application development, IT consulting, IT education and training, Extended Reality Augmented Reality Virtual Reality Mixed Reality services, Blockchain  Distributed Ledger services, Analytics and business intelligence, Application development software, Application platforms, Data management software, Integration and orchestration middleware, Software quality and lifecycle tools, Other traditional IT application deployment and development, Content workflow and management applications, Production applications, Other traditional IT applications, Physical and virtual computing software, System and service management software, Extended Reality Augmented Reality Virtual Reality Mixed Reality platforms and software, Blockchain  Distributed Ledger platforms and software</t>
   </si>
   <si>
-    <t>AVC</t>
-[...1 lines deleted...]
-  <si>
     <t>48467</t>
   </si>
   <si>
     <t>www.avc-doha.com</t>
   </si>
   <si>
     <t>44421228</t>
   </si>
   <si>
     <t>A.Arab@avc-doha.com</t>
   </si>
   <si>
     <t>Other traditional IT hardware and infrastructure, Traditional IT infrastructure, Emerging technology ET specific platforms and software</t>
   </si>
   <si>
     <t xml:space="preserve">Network equipment, Serverstorage, Other hardware and infrastructure which does not fit to Devices  Infrastructure, Big Data and Artificial Intelligence  Machine Learning hardware and infrastructure, Other Emerging Technologies specific hardware and infrastructure</t>
   </si>
   <si>
-    <t>Awalan for design and programming</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve"> 135897</t>
   </si>
   <si>
     <t>www.awalan-qa.com</t>
   </si>
   <si>
     <t>Ceo@awalan-qa.com</t>
   </si>
   <si>
-    <t>Barcode Gulf</t>
-[...1 lines deleted...]
-  <si>
     <t>35726</t>
   </si>
   <si>
     <t>www.barcodegulf.com</t>
   </si>
   <si>
     <t>44551437</t>
   </si>
   <si>
     <t>dinesh@barcodegulf.net</t>
   </si>
   <si>
     <t>Traditional IT Project oriented, Traditional IT Support services, Traditional IT application development and deployment, Traditional IT applications, Traditional IT devices, Traditional IT infrastructure software, Traditional IT infrastructure, Other traditional IT hardware and infrastructure</t>
   </si>
   <si>
     <t xml:space="preserve">Application development, IT consulting, IT deployment and support, Application development software, Application platforms, Customer Relationship Management Applications CRM, Other traditional IT applications, Other traditional IT infrastructure software, Peripheral, Network equipment, Other hardware and infrastructure which does not fit to Devices  Infrastructure</t>
   </si>
   <si>
-    <t>BARQ GROUP</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">35707 </t>
   </si>
   <si>
     <t>barqgroup.com</t>
   </si>
   <si>
     <t>44980563</t>
   </si>
   <si>
     <t>info@barqgroup.com</t>
   </si>
   <si>
     <t xml:space="preserve">Technology outsourcing, Application development, IT consulting, Systems and network implementations, IT deployment and support, Cybersecurity services, Big Data and Artificial Intelligence  Machine Learning services, Internet of Things  MachinetoMachine M2M services, Other Emerging Technology specific services, Application development software, Data management software, Customer Relationship Management Applications CRM, Enterprise Resource Management ERM applications, Other traditional IT applications, System and service management software, Other traditional IT infrastructure software, Cybersecurity platforms and software, Internet of Things  MachinetoMachine M2M platforms and software, Other ET specific platforms and software, Mobile phone, Peripheral, Personal computing device, Network equipment, Other hardware and infrastructure which does not fit to Devices  Infrastructure, Cybersecurity hardware and infrastructure, Internet of Things  MachinetoMachine M2M hardware and infrastructure, Other Emerging Technologies specific hardware and infrastructure</t>
   </si>
   <si>
-    <t>Bawaba LLC</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve"> 01068 </t>
   </si>
   <si>
     <t>33133579</t>
   </si>
   <si>
     <t>team@bawaba.qa</t>
   </si>
   <si>
     <t>Traditional IT Managed services, Traditional IT Project oriented, Emerging Technology ET specific services, Traditional IT application development and deployment</t>
   </si>
   <si>
     <t>Technology outsourcing, Application development, Other Emerging Technology specific services, Application development software, Application platforms</t>
   </si>
   <si>
-    <t>Bayanat Engineering Qatar</t>
-[...1 lines deleted...]
-  <si>
     <t>51071</t>
   </si>
   <si>
     <t>www.bayanatengineering.qa</t>
   </si>
   <si>
     <t>44273784</t>
   </si>
   <si>
     <t>qatar@bayanatengineering.com</t>
   </si>
   <si>
     <t>Traditional IT Managed services, Traditional IT Project oriented, Other traditional IT services, Traditional IT applications, Traditional IT devices, Traditional IT infrastructure, Other traditional IT hardware and infrastructure, Emerging technology ET specific platforms and software, Emerging technology ET specific platforms and hardware</t>
   </si>
   <si>
     <t xml:space="preserve">Technology outsourcing, Systems and network implementations, Other, Other traditional IT applications, Peripheral, Network equipment, Serverstorage, Other hardware and infrastructure which does not fit to Devices  Infrastructure, Other Emerging Technologies specific hardware and infrastructure</t>
   </si>
   <si>
-    <t>BCT TECHNOLOGIES LLC</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve"> 00491</t>
   </si>
   <si>
     <t>www.bahwancybertek.com</t>
   </si>
   <si>
     <t>44231373</t>
   </si>
   <si>
     <t>Dheepan.jk@bahwanybertek.com</t>
   </si>
   <si>
     <t>Traditional IT Managed services, Traditional IT Project oriented, Traditional IT Support services, Other traditional IT services, Emerging Technology ET specific services, Traditional IT application development and deployment, Traditional IT applications, Traditional IT infrastructure software, Other traditional IT hardware and infrastructure, Emerging technology ET specific platforms and software, Emerging technology ET specific platforms and hardware</t>
   </si>
   <si>
     <t xml:space="preserve">Technology outsourcing, Application development, IT consulting, IT deployment and support, IT education and training, Other, Cybersecurity services, Other Emerging Technology specific services, Analytics and business intelligence, Application development software, Application platforms, Data management software, Software quality and lifecycle tools, Other traditional IT application deployment and development, Customer Relationship Management Applications CRM, Enterprise Resource Management ERM applications, Supply Chain Management SCM applications, Other traditional IT applications, System and service management software, Other hardware and infrastructure which does not fit to Devices  Infrastructure, Cybersecurity hardware and infrastructure, Other Emerging Technologies specific hardware and infrastructure</t>
   </si>
   <si>
-    <t>Bee global</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">52246 </t>
   </si>
   <si>
     <t>bgqatar. com</t>
   </si>
   <si>
     <t>66958211</t>
   </si>
   <si>
     <t>rahanish@bgqatar.com</t>
   </si>
   <si>
     <t>Emerging Technology ET specific services, Traditional IT Managed services, Traditional IT Project oriented, Traditional IT Support services, Traditional IT application development and deployment, Traditional IT applications, Other traditional IT hardware and infrastructure, Emerging technology ET specific platforms and software, Traditional IT infrastructure software, Emerging technology ET specific platforms and hardware</t>
   </si>
   <si>
     <t xml:space="preserve">Application development, IT consulting, Technology outsourcing, IT deployment and support, Extended Reality Augmented Reality Virtual Reality Mixed Reality services, Internet of Things  MachinetoMachine M2M services, Analytics and business intelligence, Application development software, Application platforms, Software quality and lifecycle tools, Other traditional IT application deployment and development, Enterprise Resource Management ERM applications, Customer Relationship Management Applications CRM, Production applications, Other traditional IT applications, Traditional IT infrastructure software, Serverstorage, System and service management software, Big Data and Artificial Intelligence  Machine Learning platforms and software, Extended Reality Augmented Reality Virtual Reality Mixed Reality platforms and software, Internet of Things  MachinetoMachine M2M platforms and software, Blockchain  Distributed Ledger platforms and software, Other ET specific platforms and software, Big Data and Artificial Intelligence  Machine Learning hardware and infrastructure, Extended Reality Augmented Reality Virtual Reality Mixed Reality hardware and infrastructure, Internet of Things  MachinetoMachine M2M hardware and infrastructure, Other Emerging Technologies specific hardware and infrastructure, Other hardware and infrastructure which does not fit to Devices  Infrastructure, Big Data and Artificial Intelligence  Machine Learning services, Storage software</t>
   </si>
   <si>
-    <t>BEINEX CONSULTING</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">115592 </t>
   </si>
   <si>
     <t>Beinex.com</t>
   </si>
   <si>
     <t>50682589</t>
   </si>
   <si>
     <t>ramanathan.palaniappan@beinex.com</t>
   </si>
   <si>
     <t>Traditional IT Project oriented, Traditional IT Support services, Other traditional IT services, Emerging Technology ET specific services, Traditional IT application development and deployment, Traditional IT applications, Traditional IT infrastructure software, Emerging technology ET specific platforms and software</t>
   </si>
   <si>
     <t xml:space="preserve">Application development, IT consulting, IT deployment and support, IT education and training, Other, Big Data and Artificial Intelligence  Machine Learning services, Extended Reality Augmented Reality Virtual Reality Mixed Reality services, Internet of Things  MachinetoMachine M2M services, Other Emerging Technology specific services, Analytics and business intelligence, Application development software, Application platforms, Data management software, Other traditional IT application deployment and development, Collaborative applications, Content workflow and management applications, Customer Relationship Management Applications CRM, Storage software, System and service management software, Physical and virtual computing software, Big Data and Artificial Intelligence  Machine Learning platforms and software, Internet of Things  MachinetoMachine M2M platforms and software, Other ET specific platforms and software</t>
   </si>
   <si>
-    <t>Being You QSTP-LLC</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">201905261 </t>
   </si>
   <si>
     <t>itsbeingyou.com</t>
   </si>
   <si>
     <t>thisisbeingyou@gmail.com</t>
   </si>
   <si>
     <t>Traditional IT Project oriented, Traditional IT Support services, Emerging Technology ET specific services, Emerging technology ET specific platforms and software, Traditional IT application development and deployment</t>
   </si>
   <si>
     <t xml:space="preserve">Application development, IT deployment and support, IT education and training, Big Data and Artificial Intelligence  Machine Learning services, Extended Reality Augmented Reality Virtual Reality Mixed Reality services, Big Data and Artificial Intelligence  Machine Learning platforms and software, Application development software, Extended Reality Augmented Reality Virtual Reality Mixed Reality platforms and software</t>
   </si>
   <si>
-    <t>Beyond Perspective</t>
-[...1 lines deleted...]
-  <si>
     <t>110234</t>
   </si>
   <si>
     <t>www.beyondgroup.tv</t>
   </si>
   <si>
     <t>44380600</t>
   </si>
   <si>
     <t>Info@beyondgroup.tv</t>
   </si>
   <si>
     <t>Traditional IT Project oriented, Traditional IT Support services</t>
   </si>
   <si>
     <t>Application development, IT consulting, Systems and network implementations, IT deployment and support</t>
   </si>
   <si>
-    <t>BICC</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">117534 </t>
   </si>
   <si>
     <t>www.bicc-qa.com</t>
   </si>
   <si>
     <t>40150837</t>
   </si>
   <si>
     <t>info@bicc-qa.com</t>
   </si>
   <si>
     <t>Traditional IT Project oriented, Traditional IT application development and deployment, Traditional IT infrastructure software, Traditional IT infrastructure, Other traditional IT hardware and infrastructure, Emerging technology ET specific platforms and software</t>
   </si>
   <si>
     <t xml:space="preserve">IT consulting, Systems and network implementations, IT deployment and support, Cybersecurity services, Big Data and Artificial Intelligence  Machine Learning services, Application platforms, Data management software, Integration and orchestration middleware, Other traditional IT application deployment and development, Other traditional IT applications, Endpoint management software, Network software, Physical and virtual computing software, Storage software, System and service management software, Other traditional IT infrastructure software, Cybersecurity platforms and software, Big Data and Artificial Intelligence  Machine Learning platforms and software, Network equipment, Other traditional IT hardware and infrastructure, Other hardware and infrastructure which does not fit to Devices  Infrastructure, Cybersecurity hardware and infrastructure, Big Data and Artificial Intelligence  Machine Learning hardware and infrastructure, Other</t>
   </si>
   <si>
-    <t>Bimvertex</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">156175 </t>
   </si>
   <si>
     <t>www.bimvertex.com</t>
   </si>
   <si>
     <t>44294856</t>
   </si>
   <si>
     <t>Info@bimvertex.com</t>
   </si>
   <si>
     <t>Traditional IT Project oriented, Traditional IT application development and deployment</t>
   </si>
   <si>
     <t>Application development, Application development software</t>
   </si>
   <si>
-    <t>Bin omran trading &amp; telecommunications</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve"> 50448</t>
   </si>
   <si>
     <t>Sameer.abuannadi@binomran.com</t>
   </si>
   <si>
     <t>Traditional IT Managed services, Traditional IT Project oriented, Traditional IT infrastructure, Emerging technology ET specific platforms and hardware</t>
   </si>
   <si>
     <t>Technology outsourcing, Systems and network implementations, Network equipment, Serverstorage, Cybersecurity hardware and infrastructure</t>
   </si>
   <si>
-    <t>Bin Yousef Trading</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">18703 </t>
   </si>
   <si>
     <t>44672509</t>
   </si>
   <si>
     <t>Binyouseftrading2016@gmail.com</t>
   </si>
   <si>
-    <t>Bit Reboot Internet Service</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">124951 </t>
   </si>
   <si>
     <t>Bitreboot.com</t>
   </si>
   <si>
     <t>44408119</t>
   </si>
   <si>
     <t>PGabraham@bitreboot.com</t>
   </si>
   <si>
     <t>Application development software, Application platforms, Collaborative applications, Production applications, Network software, Storage software</t>
   </si>
   <si>
-    <t>Blackarrow</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">45043 </t>
   </si>
   <si>
     <t>Blackarrow.com.qa</t>
   </si>
   <si>
     <t>44365900</t>
   </si>
   <si>
     <t>Ba@blackarrow.com.qa</t>
   </si>
   <si>
     <t>Traditional IT Managed services, Traditional IT Project oriented, Traditional IT Support services, Other traditional IT services, Emerging Technology ET specific services, Traditional IT application development and deployment, Traditional IT applications, Traditional IT infrastructure software, Emerging technology ET specific platforms and software, Traditional IT devices, Traditional IT infrastructure, Other traditional IT hardware and infrastructure, Emerging technology ET specific platforms and hardware</t>
   </si>
   <si>
     <t xml:space="preserve">Technology outsourcing, IT consulting, Systems and network implementations, IT deployment and support, Other, Extended Reality Augmented Reality Virtual Reality Mixed Reality services, Internet of Things  MachinetoMachine M2M services, Blockchain  Distributed Ledger services, Edge Computing services, Analytics and business intelligence, Application development software, Application platforms, Data management software, Customer Relationship Management Applications CRM, Enterprise Resource Management ERM applications, Other traditional IT applications, Network software, Physical and virtual computing software, Storage software, Internet of Things  MachinetoMachine M2M platforms and software, Other ET specific platforms and software, Mobile phone, Personal computing device, Network equipment, Serverstorage, Other hardware and infrastructure which does not fit to Devices  Infrastructure, Cybersecurity hardware and infrastructure, Extended Reality Augmented Reality Virtual Reality Mixed Reality hardware and infrastructure, Blockchain  Distributed Ledger hardware and infrastructure, Edge Computing hardware and infrastructure</t>
   </si>
   <si>
-    <t>Blue Lynx</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">51768 </t>
   </si>
   <si>
     <t>https://bluelynx.qa</t>
   </si>
   <si>
     <t>44310874</t>
   </si>
   <si>
     <t>mail@bluelynx.qa</t>
   </si>
   <si>
     <t>Traditional IT Managed services, Traditional IT Project oriented, Traditional IT Support services, Emerging Technology ET specific services, Traditional IT application development and deployment, Traditional IT applications, Traditional IT infrastructure software, Emerging technology ET specific platforms and software, Traditional IT devices, Traditional IT infrastructure, Emerging technology ET specific platforms and hardware</t>
   </si>
   <si>
     <t xml:space="preserve">Technology outsourcing, Application development, IT consulting, Systems and network implementations, IT deployment and support, Big Data and Artificial Intelligence  Machine Learning services, Internet of Things  MachinetoMachine M2M services, Analytics and business intelligence, Application development software, Application platforms, Data management software, Customer Relationship Management Applications CRM, Enterprise Resource Management ERM applications, Other traditional IT applications, Network software, Physical and virtual computing software, Big Data and Artificial Intelligence  Machine Learning platforms and software, Personal computing device, Network equipment, Big Data and Artificial Intelligence  Machine Learning hardware and infrastructure, Internet of Things  MachinetoMachine M2M hardware and infrastructure</t>
   </si>
   <si>
-    <t>Blue Synergy Solutions</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve"> 70730 </t>
   </si>
   <si>
     <t>www.bssqatar.com</t>
   </si>
   <si>
     <t>Pro@tbg.qa</t>
   </si>
   <si>
     <t>Traditional IT application development and deployment, Traditional IT infrastructure software</t>
   </si>
   <si>
     <t>Application development software, Network software, Storage software, Data management software</t>
   </si>
   <si>
-    <t>Boston Security Services</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">106324 </t>
   </si>
   <si>
     <t>www.bostonlinkservices.com</t>
   </si>
   <si>
     <t>44584511</t>
   </si>
   <si>
     <t>info@bostonlinkservices.com</t>
   </si>
   <si>
     <t>Traditional IT Project oriented, Traditional IT Support services, Emerging Technology ET specific services, Traditional IT application development and deployment, Traditional IT applications, Traditional IT infrastructure software, Emerging technology ET specific platforms and software, Traditional IT infrastructure, Emerging technology ET specific platforms and hardware</t>
   </si>
   <si>
     <t xml:space="preserve">Application development, IT consulting, Systems and network implementations, IT deployment and support, IT education and training, Edge Computing services, Application development software, Data management software, Engineering Applications, Network software, Physical and virtual computing software, Storage software, System and service management software, Edge Computing platforms and software, Network equipment, Serverstorage, Big Data and Artificial Intelligence  Machine Learning hardware and infrastructure, Extended Reality Augmented Reality Virtual Reality Mixed Reality hardware and infrastructure, Internet of Things  MachinetoMachine M2M hardware and infrastructure, Edge Computing hardware and infrastructure</t>
   </si>
   <si>
-    <t>Botnotch Technologies QFZ LLC</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">136 </t>
   </si>
   <si>
     <t>www.botnotch.com</t>
   </si>
   <si>
     <t>66071652</t>
   </si>
   <si>
     <t>surin@botnotch.com</t>
   </si>
   <si>
     <t>Traditional IT Managed services, Traditional IT Project oriented, Emerging Technology ET specific services, Traditional IT application development and deployment, Traditional IT applications, Emerging technology ET specific platforms and software, Emerging technology ET specific platforms and hardware</t>
   </si>
   <si>
     <t xml:space="preserve">Technology outsourcing, Application development, IT consulting, Big Data and Artificial Intelligence  Machine Learning services, Extended Reality Augmented Reality Virtual Reality Mixed Reality services, Internet of Things  MachinetoMachine M2M services, Edge Computing services, Other Emerging Technology specific services, Analytics and business intelligence, Application development software, Application platforms, Data management software, Integration and orchestration middleware, Software quality and lifecycle tools, Other traditional IT application deployment and development, Collaborative applications, Customer Relationship Management Applications CRM, Engineering Applications, Enterprise Resource Management ERM applications, Other traditional IT applications, Big Data and Artificial Intelligence  Machine Learning platforms and software, Extended Reality Augmented Reality Virtual Reality Mixed Reality platforms and software, Internet of Things  MachinetoMachine M2M platforms and software, Edge Computing platforms and software, Other ET specific platforms and software, Big Data and Artificial Intelligence  Machine Learning hardware and infrastructure, Internet of Things  MachinetoMachine M2M hardware and infrastructure, Edge Computing hardware and infrastructure</t>
   </si>
   <si>
-    <t>Bounce Back Technologies</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">126529 </t>
   </si>
   <si>
     <t>www.bouncebacktech.com.qa</t>
   </si>
   <si>
     <t>info@bouncebacktech.com.qa</t>
   </si>
   <si>
     <t>Traditional IT Managed services, Traditional IT Project oriented, Traditional IT Support services, Other traditional IT services, Emerging Technology ET specific services, Traditional IT application development and deployment, Traditional IT infrastructure software, Emerging technology ET specific platforms and software, Traditional IT devices, Traditional IT infrastructure</t>
   </si>
   <si>
     <t xml:space="preserve">Technology outsourcing, Application development, IT consulting, Systems and network implementations, IT deployment and support, Other, Cybersecurity services, Big Data and Artificial Intelligence  Machine Learning services, Internet of Things  MachinetoMachine M2M services, Edge Computing services, Analytics and business intelligence, Application development software, Application platforms, Network software, Physical and virtual computing software, Storage software, System and service management software, Cybersecurity platforms and software, Personal computing device, Network equipment, Serverstorage, Cybersecurity hardware and infrastructure</t>
   </si>
   <si>
-    <t>BOUTIQUE SMART AGENCY</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">131472 </t>
   </si>
   <si>
     <t>www.bsa.qa</t>
   </si>
   <si>
     <t>40071766</t>
   </si>
   <si>
     <t>S.Tawk@bsa.qa</t>
   </si>
   <si>
-    <t>Bright agency</t>
-[...1 lines deleted...]
-  <si>
     <t>737</t>
   </si>
   <si>
     <t>www.bright-agency.com</t>
   </si>
   <si>
     <t>welcome@bright-agency.com</t>
   </si>
   <si>
     <t>Application development</t>
   </si>
   <si>
-    <t>BRIGHT INFORMATION SYSTEM</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">34051 </t>
   </si>
   <si>
     <t>www.erpbright.com</t>
   </si>
   <si>
     <t>44447311</t>
   </si>
   <si>
     <t>hisham@ERPBright.com</t>
   </si>
   <si>
     <t>Traditional IT Project oriented, Traditional IT Support services, Emerging Technology ET specific services, Traditional IT application development and deployment, Traditional IT applications, Traditional IT infrastructure software, Traditional IT devices, Traditional IT infrastructure, Emerging technology ET specific platforms and hardware</t>
   </si>
   <si>
     <t>Application development, IT consulting, Systems and network implementations, IT deployment and support, IT education and training, Cybersecurity services, Application development software, Application platforms, Data management software, Integration and orchestration middleware, Software quality and lifecycle tools, Other traditional IT application deployment and development, Customer Relationship Management Applications CRM, Enterprise Resource Management ERM applications, Production applications, Supply Chain Management SCM applications, Network software, Physical and virtual computing software, Storage software, System and service management software, Other traditional IT infrastructure software, Peripheral, Personal computing device, Network equipment, Serverstorage, Cybersecurity hardware and infrastructure</t>
   </si>
   <si>
-    <t>Bright Media</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve"> 137020 </t>
   </si>
   <si>
     <t>Brightqtr.com</t>
   </si>
   <si>
     <t>40010080</t>
   </si>
   <si>
     <t>Abj@brightqtr.com</t>
   </si>
   <si>
     <t>Traditional IT Project oriented, Emerging Technology ET specific services, Traditional IT application development and deployment, Traditional IT applications, Traditional IT infrastructure software, Emerging technology ET specific platforms and software, Traditional IT devices, Traditional IT infrastructure</t>
   </si>
   <si>
     <t xml:space="preserve">Application development, IT consulting, Systems and network implementations, Big Data and Artificial Intelligence  Machine Learning services, Edge Computing services, Other Emerging Technology specific services, Analytics and business intelligence, Application platforms, Data management software, Other traditional IT application deployment and development, Customer Relationship Management Applications CRM, Production applications, System and service management software, Internet of Things  MachinetoMachine M2M platforms and software, Other ET specific platforms and software, Mobile phone, Personal computing device, Serverstorage, Big Data and Artificial Intelligence  Machine Learning hardware and infrastructure, Internet of Things  MachinetoMachine M2M hardware and infrastructure, Other Emerging Technologies specific hardware and infrastructure</t>
   </si>
   <si>
-    <t>BRIGHTSPHERE SOLUTIONS CO. WLL</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve"> 54852 </t>
   </si>
   <si>
     <t>www.brightsphere.com.qa</t>
   </si>
   <si>
     <t>44275397</t>
   </si>
   <si>
     <t>info@brightsphere.com.qa</t>
   </si>
   <si>
     <t>Traditional IT Managed services, Traditional IT Project oriented, Traditional IT devices, Traditional IT infrastructure, Other traditional IT hardware and infrastructure</t>
   </si>
   <si>
     <t xml:space="preserve">IT consulting, Systems and network implementations, Technology outsourcing, Peripheral, Personal computing device, Serverstorage, Network equipment, Other hardware and infrastructure which does not fit to Devices  Infrastructure</t>
   </si>
   <si>
-    <t>Brill creations</t>
-[...1 lines deleted...]
-  <si>
     <t>156793</t>
   </si>
   <si>
     <t>www.brillcreations.com</t>
   </si>
   <si>
     <t>Hello@brillcrew.com</t>
   </si>
   <si>
     <t xml:space="preserve">IT consulting, Technology outsourcing, Systems and network implementations, IT deployment and support, Other, Extended Reality Augmented Reality Virtual Reality Mixed Reality services, Blockchain  Distributed Ledger services, Edge Computing services, Other Emerging Technology specific services, Analytics and business intelligence, Application development software, Application platforms, Data management software, Integration and orchestration middleware, Software quality and lifecycle tools, Other traditional IT application deployment and development, Collaborative applications, Content workflow and management applications, Customer Relationship Management Applications CRM, Engineering Applications, Enterprise Resource Management ERM applications, Production applications, Other traditional IT applications, Network software, Physical and virtual computing software, Storage software, System and service management software, Other traditional IT infrastructure software, Big Data and Artificial Intelligence  Machine Learning platforms and software, Extended Reality Augmented Reality Virtual Reality Mixed Reality platforms and software, Internet of Things  MachinetoMachine M2M platforms and software, Edge Computing platforms and software, Other ET specific platforms and software, Blockchain  Distributed Ledger platforms and software</t>
   </si>
   <si>
-    <t>Bugle</t>
-[...1 lines deleted...]
-  <si>
     <t>99509</t>
   </si>
   <si>
     <t>www.buglettechnology.qa</t>
   </si>
   <si>
     <t>Gireesha@bugletechnology.com</t>
   </si>
   <si>
     <t>Emerging Technology ET specific services, Emerging technology ET specific platforms and software, Traditional IT devices, Traditional IT infrastructure, Emerging technology ET specific platforms and hardware</t>
   </si>
   <si>
     <t xml:space="preserve">Big Data and Artificial Intelligence  Machine Learning services, Extended Reality Augmented Reality Virtual Reality Mixed Reality services, Internet of Things  MachinetoMachine M2M services, Edge Computing services, Big Data and Artificial Intelligence  Machine Learning platforms and software, Extended Reality Augmented Reality Virtual Reality Mixed Reality platforms and software, Internet of Things  MachinetoMachine M2M platforms and software, Edge Computing platforms and software, Peripheral, Network equipment, Serverstorage, Big Data and Artificial Intelligence  Machine Learning hardware and infrastructure, Extended Reality Augmented Reality Virtual Reality Mixed Reality hardware and infrastructure, Internet of Things  MachinetoMachine M2M hardware and infrastructure, Blockchain  Distributed Ledger hardware and infrastructure, Edge Computing hardware and infrastructure</t>
   </si>
   <si>
-    <t>C Wallet Services</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve"> 135323 </t>
   </si>
   <si>
     <t>www.cwallet.qa</t>
   </si>
   <si>
     <t>44591663</t>
   </si>
   <si>
     <t>support@cwallet.qa</t>
   </si>
   <si>
     <t>Traditional IT Project oriented, Traditional IT Support services, Emerging Technology ET specific services, Traditional IT application development and deployment, Traditional IT applications, Traditional IT infrastructure software, Emerging technology ET specific platforms and software, Traditional IT devices, Traditional IT infrastructure, Emerging technology ET specific platforms and hardware</t>
   </si>
   <si>
     <t xml:space="preserve">Application development, IT education and training, Blockchain  Distributed Ledger services, Other Emerging Technology specific services, Integration and orchestration middleware, Collaborative applications, Production applications, System and service management software, Blockchain  Distributed Ledger platforms and software, Mobile phone, Personal computing device, Network equipment, Blockchain  Distributed Ledger hardware and infrastructure</t>
   </si>
   <si>
-    <t>Can tech solution</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve"> 144894 </t>
   </si>
   <si>
     <t>www.cantech.qa</t>
   </si>
   <si>
     <t>44166270</t>
   </si>
   <si>
     <t>Saheem@cantech.qa</t>
   </si>
   <si>
     <t>Emerging Technology ET specific services, Traditional IT Project oriented, Traditional IT infrastructure</t>
   </si>
   <si>
     <t>Systems and network implementations, Cybersecurity services, Network equipment, Serverstorage</t>
   </si>
   <si>
-    <t>Capital Security systems</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve"> 26485 </t>
   </si>
   <si>
     <t>https://capitalsecuritysystems.com</t>
   </si>
   <si>
     <t>44550056</t>
   </si>
   <si>
     <t>info@capitalsecuritysystems.com</t>
   </si>
   <si>
     <t>Traditional IT Support services, Traditional IT infrastructure software, Traditional IT devices, Traditional IT infrastructure</t>
   </si>
   <si>
     <t>IT deployment and support, Physical and virtual computing software, Storage software, Peripheral, Personal computing device, Serverstorage</t>
   </si>
   <si>
-    <t>Celltel phone</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">147009 </t>
   </si>
   <si>
     <t>44360900</t>
   </si>
   <si>
     <t>Celltelconnect@gmail.com</t>
   </si>
   <si>
     <t>Traditional IT Managed services, Traditional IT Project oriented, Traditional IT Support services, Other traditional IT services, Traditional IT application development and deployment, Traditional IT applications, Traditional IT infrastructure software, Traditional IT devices, Other traditional IT hardware and infrastructure</t>
   </si>
   <si>
     <t xml:space="preserve">Technology outsourcing, Systems and network implementations, IT deployment and support, Other, Application development software, Data management software, Production applications, Other traditional IT applications, Software quality and lifecycle tools, Endpoint management software, Network software, Physical and virtual computing software, Storage software, System and service management software, Mobile phone, Personal computing device, Other hardware and infrastructure which does not fit to Devices  Infrastructure</t>
   </si>
   <si>
-    <t>Chic trading group</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">146500 </t>
   </si>
   <si>
     <t>www.chic-qa.com</t>
   </si>
   <si>
     <t>66600782</t>
   </si>
   <si>
     <t>Info@chic-qa.com</t>
   </si>
   <si>
     <t>Other traditional IT application deployment and development</t>
   </si>
   <si>
-    <t>Chip Qatar solutions</t>
-[...1 lines deleted...]
-  <si>
     <t>48184</t>
   </si>
   <si>
     <t>www.chipqatar.com</t>
   </si>
   <si>
     <t>Info@chipqatar.com</t>
   </si>
   <si>
     <t>Traditional IT Managed services, Traditional IT Project oriented, Other traditional IT services, Traditional IT devices, Traditional IT Support services</t>
   </si>
   <si>
     <t>IT consulting, Technology outsourcing, Systems and network implementations, IT deployment and support, Other, Peripheral, Personal computing device</t>
   </si>
   <si>
-    <t>CIELTECH LLC</t>
-[...1 lines deleted...]
-  <si>
     <t>00932</t>
   </si>
   <si>
     <t>www.cieltech.qa</t>
   </si>
   <si>
     <t>33742962</t>
   </si>
   <si>
     <t>Info@cieltech.qa</t>
   </si>
   <si>
     <t>Emerging Technology ET specific services, Traditional IT Project oriented, Traditional IT Support services, Traditional IT applications, Emerging technology ET specific platforms and software</t>
   </si>
   <si>
     <t xml:space="preserve">IT consulting, IT education and training, Cybersecurity services, Other Emerging Technology specific services, Supply Chain Management SCM applications, Cybersecurity platforms and software, Internet of Things  MachinetoMachine M2M platforms and software, Other ET specific platforms and software</t>
   </si>
   <si>
-    <t>CISCO</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">20080102-1 </t>
   </si>
   <si>
     <t>www.cisco.com</t>
   </si>
   <si>
     <t>55031747</t>
   </si>
   <si>
     <t>Ckayrouz@cisco.com</t>
   </si>
   <si>
     <t>Traditional IT Managed services, Traditional IT Project oriented, Traditional IT Support services, Other traditional IT services, Emerging Technology ET specific services, Traditional IT application development and deployment, Traditional IT infrastructure, Emerging technology ET specific platforms and software, Traditional IT applications, Other traditional IT hardware and infrastructure, Other, Traditional IT infrastructure software</t>
   </si>
   <si>
     <t xml:space="preserve">Technology outsourcing, Application development, IT consulting, Systems and network implementations, IT deployment and support, IT education and training, Other, Cybersecurity services, Big Data and Artificial Intelligence  Machine Learning services, Extended Reality Augmented Reality Virtual Reality Mixed Reality services, Other Emerging Technology specific services, Collaborative applications, Content workflow and management applications, Customer Relationship Management Applications CRM, Enterprise Resource Management ERM applications, Analytics and business intelligence, Application development software, Application platforms, Data management software, Network software, Physical and virtual computing software, Other traditional IT infrastructure software, Cybersecurity platforms and software, Big Data and Artificial Intelligence  Machine Learning platforms and software, Network equipment, Serverstorage, Other hardware and infrastructure which does not fit to Devices  Infrastructure, Cybersecurity hardware and infrastructure, Extended Reality Augmented Reality Virtual Reality Mixed Reality hardware and infrastructure</t>
   </si>
   <si>
-    <t>Classtap QSTP-LLC</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">202001151 </t>
   </si>
   <si>
     <t>www.classtap.com</t>
   </si>
   <si>
     <t>33140767</t>
   </si>
   <si>
     <t>hello@classtap.com</t>
   </si>
   <si>
-    <t>CLEOPATRA SECURITY SYSTEMS</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">73359 </t>
   </si>
   <si>
     <t>www.CLEOPATRA-TECH.COM</t>
   </si>
   <si>
     <t>70314990</t>
   </si>
   <si>
     <t>SOUHEL@CLEOPATRA-TECH.COM</t>
   </si>
   <si>
-    <t>Cleveric solutions LLC</t>
-[...1 lines deleted...]
-  <si>
     <t>01391</t>
   </si>
   <si>
     <t>Info@edinemenu.com</t>
   </si>
   <si>
     <t>Emerging technology ET specific platforms and software</t>
   </si>
   <si>
     <t xml:space="preserve">Big Data and Artificial Intelligence  Machine Learning platforms and software, Internet of Things  MachinetoMachine M2M platforms and software</t>
   </si>
   <si>
-    <t>Code IT Solutions</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">59009 </t>
   </si>
   <si>
     <t>www.codeqatar.com</t>
   </si>
   <si>
     <t>44666254</t>
   </si>
   <si>
     <t>info@codeqatar.com</t>
   </si>
   <si>
     <t>Technology outsourcing, Application development, IT consulting, Systems and network implementations, IT deployment and support, Cybersecurity services, Application development software, Application platforms, Data management software, Collaborative applications, Customer Relationship Management Applications CRM, Other traditional IT applications, Endpoint management software, Network software, Physical and virtual computing software, Storage software, System and service management software, Other traditional IT infrastructure software, Cybersecurity platforms and software, Peripheral, Personal computing device, Network equipment, Serverstorage, Cybersecurity hardware and infrastructure</t>
   </si>
   <si>
-    <t>Cods and colors</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">147841 </t>
   </si>
   <si>
     <t>www.codsncolors.com</t>
   </si>
   <si>
     <t>40078470</t>
   </si>
   <si>
     <t>M.Youssef@codsncolors.com</t>
   </si>
   <si>
     <t>Traditional IT Project oriented, Traditional IT application development and deployment, Traditional IT applications, Traditional IT infrastructure software</t>
   </si>
   <si>
     <t>Application development, IT consulting, Application development software, Data management software, Integration and orchestration middleware, Customer Relationship Management Applications CRM, Enterprise Resource Management ERM applications, Supply Chain Management SCM applications, Other traditional IT applications, Physical and virtual computing software, Storage software, Other traditional IT infrastructure software</t>
   </si>
   <si>
-    <t>Comfort IT Solutions</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">108323 </t>
   </si>
   <si>
     <t>www.cits-qatar.com</t>
   </si>
   <si>
     <t>44519947</t>
   </si>
   <si>
     <t>info@cits-qatar.com</t>
   </si>
   <si>
     <t>Traditional IT Managed services, Traditional IT Project oriented, Traditional IT Support services, Traditional IT applications, Traditional IT infrastructure</t>
   </si>
   <si>
     <t>Technology outsourcing, Application development, IT consulting, Systems and network implementations, IT deployment and support, Engineering Applications, Network equipment, Serverstorage</t>
   </si>
   <si>
-    <t>Computer science corporation (middle east) limited</t>
-[...1 lines deleted...]
-  <si>
     <t>55835</t>
   </si>
   <si>
     <t>www.csc.com</t>
   </si>
   <si>
     <t>Cscqatar@dxc.com</t>
   </si>
   <si>
     <t>Traditional IT application development and deployment, Traditional IT applications, Traditional IT infrastructure software, Emerging technology ET specific platforms and software</t>
   </si>
   <si>
     <t xml:space="preserve">Application development software, Integration and orchestration middleware, Software quality and lifecycle tools, Content workflow and management applications, Enterprise Resource Management ERM applications, Supply Chain Management SCM applications, Other traditional IT infrastructure software, Big Data and Artificial Intelligence  Machine Learning platforms and software</t>
   </si>
   <si>
-    <t>Comtec</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve"> 58750 </t>
   </si>
   <si>
     <t>www.comtecdirect.me</t>
   </si>
   <si>
     <t>44131372</t>
   </si>
   <si>
     <t>Asequeira@comtec-comms.com</t>
   </si>
   <si>
     <t>CT</t>
   </si>
   <si>
-    <t>Consolidated Technology Systems W.L.L</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">58721 </t>
   </si>
   <si>
     <t>www.ctech.com.qa</t>
   </si>
   <si>
     <t>Ctech@ctech.com.qa</t>
   </si>
   <si>
     <t>Traditional IT infrastructure</t>
   </si>
   <si>
     <t>Network equipment</t>
   </si>
   <si>
-    <t>CRA QA</t>
-[...1 lines deleted...]
-  <si>
     <t>2313</t>
   </si>
   <si>
     <t>www.cra.gov.qa</t>
   </si>
   <si>
     <t>44444332</t>
   </si>
   <si>
     <t>cra@cra.gov.qa</t>
   </si>
   <si>
     <t>Mobile</t>
   </si>
   <si>
     <t>Data</t>
   </si>
   <si>
-    <t>Credo Trading</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve"> 54546</t>
   </si>
   <si>
     <t>Credo-intl.com</t>
   </si>
   <si>
     <t>44979595</t>
   </si>
   <si>
     <t>Info@credo-intl.com</t>
   </si>
   <si>
-    <t>CXO Prime</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve"> 00704 </t>
   </si>
   <si>
     <t>www.cxoprime.com</t>
   </si>
   <si>
     <t>vineetparmar@cxoprime.com</t>
   </si>
   <si>
     <t>Traditional IT infrastructure software</t>
   </si>
   <si>
     <t>System and service management software</t>
   </si>
   <si>
-    <t>D4A CLOUD ERP SOLUTIONS QFZ LLC</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve"> 133 </t>
   </si>
   <si>
     <t>www.D4AONLINE.COM</t>
   </si>
   <si>
     <t>40205722</t>
   </si>
   <si>
     <t>CONTACT@D4AONLINE.COM</t>
   </si>
   <si>
     <t xml:space="preserve">Application development, IT consulting, Systems and network implementations, IT deployment and support, Big Data and Artificial Intelligence  Machine Learning services, Edge Computing services, Other Emerging Technology specific services, Analytics and business intelligence, Application development software, Application platforms, Data management software, Integration and orchestration middleware, Software quality and lifecycle tools, Other traditional IT application deployment and development, Collaborative applications, Content workflow and management applications, Customer Relationship Management Applications CRM, Engineering Applications, Enterprise Resource Management ERM applications, Production applications, Supply Chain Management SCM applications, Other traditional IT applications, Endpoint management software, Network software, Storage software, System and service management software, Other traditional IT infrastructure software, Big Data and Artificial Intelligence  Machine Learning platforms and software</t>
   </si>
   <si>
-    <t>Dar AL-Doha modern electronics</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve"> 15101 </t>
   </si>
   <si>
     <t>44411309</t>
   </si>
   <si>
     <t>Daraldohamodernele@gmail.com</t>
   </si>
   <si>
-    <t>Darwish Technology</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">122858 </t>
   </si>
   <si>
     <t>www.darwishholding.com</t>
   </si>
   <si>
     <t>44257800</t>
   </si>
   <si>
     <t>Zasmar@darwishholding.com</t>
   </si>
   <si>
     <t>Traditional IT infrastructure software, Traditional IT devices, Traditional IT infrastructure, Emerging technology ET specific platforms and hardware</t>
   </si>
   <si>
     <t>System and service management software, Mobile phone, Personal computing device, Network equipment, Serverstorage, Extended Reality Augmented Reality Virtual Reality Mixed Reality hardware and infrastructure</t>
   </si>
   <si>
-    <t>data capture systems</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">30756 </t>
   </si>
   <si>
     <t>www.dcsme.com</t>
   </si>
   <si>
     <t>44810987</t>
   </si>
   <si>
     <t>jay@dcsme.com</t>
   </si>
   <si>
     <t>Traditional IT Project oriented, Traditional IT Support services, Other traditional IT services, Traditional IT application development and deployment, Traditional IT infrastructure</t>
   </si>
   <si>
     <t>Application development, Systems and network implementations, IT deployment and support, Other, Application development software, Data management software, Network equipment</t>
   </si>
   <si>
-    <t>Data Mindsets LLC</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">00768 </t>
   </si>
   <si>
     <t>datamindsets.com</t>
   </si>
   <si>
     <t>omar.elghali@datamindsets.com</t>
   </si>
   <si>
     <t>Traditional IT application development and deployment, Emerging technology ET specific platforms and software, Emerging technology ET specific platforms and hardware</t>
   </si>
   <si>
     <t xml:space="preserve">Analytics and business intelligence, Application development software, Application platforms, Integration and orchestration middleware, Big Data and Artificial Intelligence  Machine Learning platforms and software</t>
   </si>
   <si>
-    <t>Datalogixs</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve"> 149189</t>
   </si>
   <si>
     <t>www.datalogixs.com</t>
   </si>
   <si>
     <t>44774199</t>
   </si>
   <si>
     <t>Info@datalogixs.com</t>
   </si>
   <si>
     <t>Traditional IT Managed services, Traditional IT Project oriented, Traditional IT Support services, Emerging Technology ET specific services, Traditional IT application development and deployment, Traditional IT applications, Traditional IT devices, Emerging technology ET specific platforms and software, Traditional IT infrastructure</t>
   </si>
   <si>
     <t xml:space="preserve">Technology outsourcing, Application development, IT deployment and support, Big Data and Artificial Intelligence  Machine Learning services, Analytics and business intelligence, Application development software, Application platforms, Data management software, Other traditional IT application deployment and development, Content workflow and management applications, Customer Relationship Management Applications CRM, Enterprise Resource Management ERM applications, Production applications, Supply Chain Management SCM applications, Other traditional IT applications, Big Data and Artificial Intelligence  Machine Learning platforms and software, Personal computing device, Network equipment, Serverstorage</t>
   </si>
   <si>
-    <t>Datanet global</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">00635 </t>
   </si>
   <si>
     <t>www.data.global.net</t>
   </si>
   <si>
     <t>Houssam.awabdy@datanetglobal.net</t>
   </si>
   <si>
-    <t>Datum technology</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">133357 </t>
   </si>
   <si>
     <t>www.datum.qa</t>
   </si>
   <si>
     <t>44410210</t>
   </si>
   <si>
     <t>Info@datum.qa</t>
   </si>
   <si>
     <t>Traditional IT Managed services, Traditional IT Project oriented, Traditional IT Support services, Other traditional IT services, Emerging Technology ET specific services, Traditional IT infrastructure, Other traditional IT hardware and infrastructure</t>
   </si>
   <si>
     <t xml:space="preserve">IT consulting, Technology outsourcing, Systems and network implementations, IT deployment and support, Other, Internet of Things  MachinetoMachine M2M services, Network equipment, Serverstorage, Other hardware and infrastructure which does not fit to Devices  Infrastructure</t>
   </si>
   <si>
-    <t>DELTA BUSINESS SYSTEMS</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve"> 31567-4</t>
   </si>
   <si>
     <t>Wwww.DBSQATAR.COM</t>
   </si>
   <si>
     <t>31393914</t>
   </si>
   <si>
     <t>SALES@QATAR.NET.QA</t>
   </si>
   <si>
     <t>Analytics and business intelligence</t>
   </si>
   <si>
-    <t>DicoTech Corvit</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">29465 </t>
   </si>
   <si>
     <t>www.dicotech-corvit.com</t>
   </si>
   <si>
     <t>40006999</t>
   </si>
   <si>
     <t>sales@Dicotech-corvit.com</t>
   </si>
   <si>
     <t xml:space="preserve">Technology outsourcing, Application development, IT consulting, IT deployment and support, IT education and training, Cybersecurity services, Big Data and Artificial Intelligence  Machine Learning services, Extended Reality Augmented Reality Virtual Reality Mixed Reality services, Analytics and business intelligence, Application development software, Data management software, Integration and orchestration middleware, Customer Relationship Management Applications CRM, Enterprise Resource Management ERM applications, Other traditional IT applications, Endpoint management software, Physical and virtual computing software, System and service management software, Other traditional IT infrastructure software, Cybersecurity platforms and software, Extended Reality Augmented Reality Virtual Reality Mixed Reality platforms and software, Personal computing device, Network equipment, Serverstorage, Cybersecurity hardware and infrastructure, Extended Reality Augmented Reality Virtual Reality Mixed Reality hardware and infrastructure, Internet of Things  MachinetoMachine M2M hardware and infrastructure, Other hardware and infrastructure which does not fit to Devices  Infrastructure</t>
   </si>
   <si>
-    <t>Digital Touch Technology</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">86363 </t>
   </si>
   <si>
     <t>www.dtt.com.qa</t>
   </si>
   <si>
     <t>44980308</t>
   </si>
   <si>
     <t>info@dtt.com.qa</t>
   </si>
   <si>
     <t>Traditional IT Project oriented, Traditional IT Support services, Emerging Technology ET specific services, Traditional IT application development and deployment, Emerging technology ET specific platforms and software, Traditional IT devices, Traditional IT infrastructure, Emerging technology ET specific platforms and hardware</t>
   </si>
   <si>
     <t xml:space="preserve">Application development, Systems and network implementations, IT deployment and support, Internet of Things  MachinetoMachine M2M services, Application development software, Internet of Things  MachinetoMachine M2M platforms and software, Peripheral, Personal computing device, Network equipment, Internet of Things  MachinetoMachine M2M hardware and infrastructure</t>
   </si>
   <si>
-    <t>Dime marine</t>
-[...1 lines deleted...]
-  <si>
     <t>123891</t>
   </si>
   <si>
     <t>www.dimemarine.com</t>
   </si>
   <si>
     <t>31000698</t>
   </si>
   <si>
     <t>Qatar@dimemarine.com</t>
   </si>
   <si>
     <t>Other traditional IT services, Other traditional IT hardware and infrastructure</t>
   </si>
   <si>
     <t xml:space="preserve">Other, Other hardware and infrastructure which does not fit to Devices  Infrastructure</t>
   </si>
   <si>
-    <t>Diyar Middle East</t>
-[...1 lines deleted...]
-  <si>
     <t>40022</t>
   </si>
   <si>
     <t>www.diyarme.com</t>
   </si>
   <si>
     <t>44216908</t>
   </si>
   <si>
     <t>sales.qatar@diyarme.com</t>
   </si>
   <si>
     <t xml:space="preserve">Technology outsourcing, Application development, IT consulting, Systems and network implementations, IT deployment and support, Cybersecurity services, Big Data and Artificial Intelligence  Machine Learning services, Analytics and business intelligence, Application development software, Application platforms, Data management software, Software quality and lifecycle tools, Collaborative applications, Customer Relationship Management Applications CRM, Engineering Applications, Enterprise Resource Management ERM applications, Production applications, Supply Chain Management SCM applications, Network software, Storage software, Cybersecurity platforms and software, Big Data and Artificial Intelligence  Machine Learning platforms and software, Edge Computing platforms and software, Peripheral, Personal computing device, Network equipment, Serverstorage, Other hardware and infrastructure which does not fit to Devices  Infrastructure, Cybersecurity hardware and infrastructure</t>
   </si>
   <si>
-    <t>DLI SYSTEMS LLC</t>
-[...1 lines deleted...]
-  <si>
     <t>37471</t>
   </si>
   <si>
     <t>50396962</t>
   </si>
   <si>
     <t>Yoonus.madambi@dliqatar.com</t>
   </si>
   <si>
     <t>Traditional IT Project oriented, Traditional IT application development and deployment, Traditional IT devices, Traditional IT infrastructure</t>
   </si>
   <si>
     <t>Systems and network implementations, Application development software, Mobile phone, Network equipment</t>
   </si>
   <si>
-    <t>Doha Dream</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">126798 </t>
   </si>
   <si>
     <t>www.babqatar.qa</t>
   </si>
   <si>
     <t>44722373</t>
   </si>
   <si>
     <t>Ibtasam@babqatar.qa</t>
   </si>
   <si>
     <t>Application development software</t>
   </si>
   <si>
-    <t>DOHABKOWATE</t>
-[...1 lines deleted...]
-  <si>
     <t>108667</t>
   </si>
   <si>
     <t>33186955</t>
   </si>
   <si>
     <t>Yanglin@kowate.com</t>
   </si>
   <si>
-    <t>dsf</t>
-[...1 lines deleted...]
-  <si>
     <t>12345678</t>
   </si>
   <si>
     <t>fdsfd@fdsf.com</t>
   </si>
   <si>
-    <t>DTS Technology WLL</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">153640 </t>
   </si>
   <si>
     <t>www.dtstec.net</t>
   </si>
   <si>
     <t>aida.ma@dtstec.net</t>
   </si>
   <si>
     <t>Traditional IT Managed services, Traditional IT Project oriented, Traditional IT Support services, Emerging Technology ET specific services, Traditional IT application development and deployment, Traditional IT applications, Traditional IT infrastructure software, Emerging technology ET specific platforms and software</t>
   </si>
   <si>
     <t xml:space="preserve">Application development, Technology outsourcing, IT consulting, Systems and network implementations, IT deployment and support, IT education and training, Big Data and Artificial Intelligence  Machine Learning services, Extended Reality Augmented Reality Virtual Reality Mixed Reality services, Analytics and business intelligence, Application development software, Application platforms, Data management software, Integration and orchestration middleware, Collaborative applications, Content workflow and management applications, Customer Relationship Management Applications CRM, Engineering Applications, Enterprise Resource Management ERM applications, Production applications, Supply Chain Management SCM applications, Endpoint management software, Network software, Storage software, Cybersecurity platforms and software, System and service management software, Big Data and Artificial Intelligence  Machine Learning platforms and software, Extended Reality Augmented Reality Virtual Reality Mixed Reality platforms and software</t>
   </si>
   <si>
-    <t>Dyarco technology</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">122277 </t>
   </si>
   <si>
     <t>www.dyarcotech.com</t>
   </si>
   <si>
     <t>40345555</t>
   </si>
   <si>
     <t>Info@dyarcotech.com</t>
   </si>
   <si>
     <t>Traditional IT Managed services, Traditional IT Project oriented, Other traditional IT services, Traditional IT devices, Traditional IT infrastructure, Other traditional IT hardware and infrastructure</t>
   </si>
   <si>
     <t xml:space="preserve">Technology outsourcing, Systems and network implementations, Other, Peripheral, Network equipment, Serverstorage, Other hardware and infrastructure which does not fit to Devices  Infrastructure</t>
   </si>
   <si>
-    <t>E solution</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">109726 </t>
   </si>
   <si>
     <t>Esolutionsme.net</t>
   </si>
   <si>
     <t>Info@esolutionsme.net</t>
   </si>
   <si>
     <t>Traditional IT Managed services, Traditional IT Support services, Traditional IT application development and deployment, Traditional IT applications, Traditional IT devices, Traditional IT infrastructure, Emerging technology ET specific platforms and software</t>
   </si>
   <si>
     <t>Technology outsourcing, IT deployment and support, Application development software, Data management software, Customer Relationship Management Applications CRM, Personal computing device, Network equipment, Other Emerging Technologies specific hardware and infrastructure</t>
   </si>
   <si>
-    <t>EAA</t>
-[...1 lines deleted...]
-  <si>
     <t>1234</t>
   </si>
   <si>
     <t>WWW.EAA.com</t>
   </si>
   <si>
     <t>77777777</t>
   </si>
   <si>
     <t>eaa@gmail.com</t>
   </si>
   <si>
     <t>Traditional IT Managed services, Traditional IT applications, Traditional IT devices</t>
   </si>
   <si>
     <t>Technology outsourcing, Content workflow and management applications, Customer Relationship Management Applications CRM, Peripheral</t>
   </si>
   <si>
-    <t>Ebdaa Technology</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">94209 </t>
   </si>
   <si>
     <t>www.ebdaadt.com</t>
   </si>
   <si>
     <t>33338533</t>
   </si>
   <si>
     <t>Alnaimi@ebdaadt.com</t>
   </si>
   <si>
     <t>Traditional IT application development and deployment, Traditional IT applications</t>
   </si>
   <si>
     <t>Analytics and business intelligence, Application development software, Application platforms, Data management software, Customer Relationship Management Applications CRM</t>
   </si>
   <si>
-    <t>Ebla Computer Consultancy</t>
-[...1 lines deleted...]
-  <si>
     <t>18036</t>
   </si>
   <si>
     <t>https://eblacorp.com</t>
   </si>
   <si>
     <t>44077880</t>
   </si>
   <si>
     <t>Nnuseibeh@eblacorp.com</t>
   </si>
   <si>
     <t>Traditional IT Managed services, Traditional IT Support services, Emerging Technology ET specific services, Traditional IT application development and deployment, Traditional IT applications, Traditional IT infrastructure, Emerging technology ET specific platforms and software, Traditional IT infrastructure software</t>
   </si>
   <si>
     <t xml:space="preserve">Technology outsourcing, IT deployment and support, IT education and training, Cybersecurity services, Analytics and business intelligence, Application development software, Application platforms, Data management software, Integration and orchestration middleware, Other traditional IT application deployment and development, Collaborative applications, Content workflow and management applications, Customer Relationship Management Applications CRM, Enterprise Resource Management ERM applications, Production applications, Endpoint management software, Network software, Edge Computing platforms and software, Big Data and Artificial Intelligence  Machine Learning platforms and software</t>
   </si>
   <si>
-    <t>Effisian International LLC</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve"> 00294 </t>
   </si>
   <si>
     <t>www.effisian-intl.com</t>
   </si>
   <si>
     <t>40075129</t>
   </si>
   <si>
     <t>Afsheen@effisian-intl.com</t>
   </si>
   <si>
-    <t>EG TEK FIRE AND SAFETY SOLUTIONS</t>
-[...1 lines deleted...]
-  <si>
     <t>61476</t>
   </si>
   <si>
     <t>www.EG-TEK.COM</t>
   </si>
   <si>
     <t>44710274</t>
   </si>
   <si>
     <t>INFO@EG-TEK.COM</t>
   </si>
   <si>
     <t>Software, Hardware, Telecommunications</t>
   </si>
   <si>
     <t>Traditional IT application development and deployment, Traditional IT applications, Traditional IT infrastructure software, Emerging technology ET specific platforms and software, Traditional IT infrastructure</t>
   </si>
   <si>
     <t xml:space="preserve">Analytics and business intelligence, Application development software, Application platforms, Data management software, Integration and orchestration middleware, Customer Relationship Management Applications CRM, Physical and virtual computing software, Network software, Internet of Things  MachinetoMachine M2M platforms and software, Network equipment, Serverstorage, Internet of Things  MachinetoMachine M2M hardware and infrastructure</t>
   </si>
   <si>
-    <t>Elev8 Education LLC</t>
-[...1 lines deleted...]
-  <si>
     <t>01095</t>
   </si>
   <si>
     <t>https://www.elev8me.com/</t>
   </si>
   <si>
     <t>33067530</t>
   </si>
   <si>
     <t>fadi.saghir@elev8me.com</t>
   </si>
   <si>
     <t>Traditional IT Support services, Emerging Technology ET specific services, Traditional IT applications, Emerging technology ET specific platforms and software</t>
   </si>
   <si>
     <t xml:space="preserve">IT education and training, Big Data and Artificial Intelligence  Machine Learning services, Edge Computing services, Other Emerging Technology specific services, Collaborative applications, Content workflow and management applications, Customer Relationship Management Applications CRM, Cybersecurity platforms and software, Big Data and Artificial Intelligence  Machine Learning platforms and software, Blockchain  Distributed Ledger platforms and software, Edge Computing platforms and software, Other ET specific platforms and software</t>
   </si>
   <si>
-    <t>Elite technical solutions</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">100049 </t>
   </si>
   <si>
     <t>www.elite.qa</t>
   </si>
   <si>
     <t>33733007</t>
   </si>
   <si>
     <t>Info@elite.qa</t>
   </si>
   <si>
     <t>Other traditional IT services, Traditional IT Managed services, Traditional IT Project oriented, Emerging Technology ET specific services, Traditional IT application development and deployment, Traditional IT applications, Traditional IT infrastructure software, Emerging technology ET specific platforms and software</t>
   </si>
   <si>
     <t xml:space="preserve">Application development, Technology outsourcing, Other, Internet of Things  MachinetoMachine M2M services, Other Emerging Technology specific services, Analytics and business intelligence, Application development software, Application platforms, Other traditional IT application deployment and development, Production applications, Supply Chain Management SCM applications, Other traditional IT applications, Other traditional IT infrastructure software, Other ET specific platforms and software</t>
   </si>
   <si>
-    <t>Emdad consultancy and Technology</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">93174 </t>
   </si>
   <si>
     <t>66662281</t>
   </si>
   <si>
     <t>Aalmarri@justemdad.com</t>
   </si>
   <si>
     <t>Traditional IT Managed services, Traditional IT application development and deployment, Traditional IT applications</t>
   </si>
   <si>
     <t>Technology outsourcing, Application development software, Collaborative applications</t>
   </si>
   <si>
-    <t>EME IT</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">91510 </t>
   </si>
   <si>
     <t>www.qatardatahub.com</t>
   </si>
   <si>
     <t>40366000</t>
   </si>
   <si>
     <t>ioc@qatardatahub.com</t>
   </si>
   <si>
     <t>Technology outsourcing, IT consulting, Systems and network implementations, IT deployment and support, Other traditional IT infrastructure software, Network equipment, Serverstorage</t>
   </si>
   <si>
-    <t>Emsys IT</t>
-[...1 lines deleted...]
-  <si>
     <t>43029</t>
   </si>
   <si>
     <t>www.emsysit.com</t>
   </si>
   <si>
     <t>44361325</t>
   </si>
   <si>
     <t>Qatar@emsysit.com</t>
   </si>
   <si>
     <t>Traditional IT Managed services, Traditional IT Project oriented, Traditional IT Support services, Emerging Technology ET specific services, Traditional IT application development and deployment, Traditional IT applications, Other traditional IT hardware and infrastructure, Traditional IT infrastructure software</t>
   </si>
   <si>
     <t xml:space="preserve">Technology outsourcing, IT consulting, IT deployment and support, Big Data and Artificial Intelligence  Machine Learning services, Application platforms, Integration and orchestration middleware, Software quality and lifecycle tools, Production applications, System and service management software, Other hardware and infrastructure which does not fit to Devices  Infrastructure</t>
   </si>
   <si>
-    <t>Engineering Solutions QSTP LLC</t>
-[...1 lines deleted...]
-  <si>
     <t>20100214-1</t>
   </si>
   <si>
     <t>www.es-qstp.com</t>
   </si>
   <si>
     <t>44912063</t>
   </si>
   <si>
     <t>info@es-qstp.com</t>
   </si>
   <si>
     <t>Traditional IT Managed services, Traditional IT Project oriented, Traditional IT infrastructure, Other traditional IT hardware and infrastructure</t>
   </si>
   <si>
     <t xml:space="preserve">Technology outsourcing, IT consulting, Systems and network implementations, Network equipment, Other hardware and infrastructure which does not fit to Devices  Infrastructure</t>
   </si>
   <si>
-    <t>Ericsson AB Sweden</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve"> 29250 </t>
   </si>
   <si>
     <t>www.ericsson.com</t>
   </si>
   <si>
     <t>44576000</t>
   </si>
   <si>
     <t>georges.wakil@ericsson.com</t>
   </si>
   <si>
     <t>Traditional IT Project oriented, Traditional IT Support services, Emerging Technology ET specific services, Traditional IT infrastructure software, Emerging technology ET specific platforms and software, Traditional IT infrastructure, Other traditional IT hardware and infrastructure, Emerging technology ET specific platforms and hardware</t>
   </si>
   <si>
     <t xml:space="preserve">Systems and network implementations, IT deployment and support, IT education and training, Big Data and Artificial Intelligence  Machine Learning services, Internet of Things  MachinetoMachine M2M services, Endpoint management software, Network software, Physical and virtual computing software, System and service management software, Other traditional IT infrastructure software, Internet of Things  MachinetoMachine M2M platforms and software, Edge Computing platforms and software, Network equipment, Serverstorage, Other hardware and infrastructure which does not fit to Devices  Infrastructure, Edge Computing hardware and infrastructure</t>
   </si>
   <si>
-    <t>Exblowra trading</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">17071 </t>
   </si>
   <si>
     <t>www.exblowra.com</t>
   </si>
   <si>
     <t>mz@exblowra.com</t>
   </si>
   <si>
     <t>Traditional IT Project oriented, Traditional IT Managed services, Traditional IT Support services, Emerging Technology ET specific services, Traditional IT devices, Traditional IT infrastructure, Emerging technology ET specific platforms and hardware, Emerging technology ET specific platforms and software</t>
   </si>
   <si>
     <t xml:space="preserve">IT consulting, IT deployment and support, IT education and training, Systems and network implementations, Cybersecurity services, Internet of Things  MachinetoMachine M2M services, Technology outsourcing, Edge Computing services, Mobile phone, Peripheral, Personal computing device, Network equipment, Serverstorage, Internet of Things  MachinetoMachine M2M hardware and infrastructure</t>
   </si>
   <si>
-    <t>Excellence Factors International</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve"> 53521 </t>
   </si>
   <si>
     <t>www.excellencefactors.com</t>
   </si>
   <si>
     <t>40390493</t>
   </si>
   <si>
     <t>Iyad.hadba@excellencefactors.com</t>
   </si>
   <si>
     <t>Traditional IT application development and deployment, Traditional IT applications, Traditional IT infrastructure software, Emerging technology ET specific platforms and software, Emerging technology ET specific platforms and hardware</t>
   </si>
   <si>
     <t xml:space="preserve">Analytics and business intelligence, Application development software, Application platforms, Integration and orchestration middleware, Collaborative applications, Enterprise Resource Management ERM applications, Engineering Applications, Production applications, Supply Chain Management SCM applications, Endpoint management software, System and service management software, Cybersecurity platforms and software, Blockchain  Distributed Ledger platforms and software, Edge Computing platforms and software, Extended Reality Augmented Reality Virtual Reality Mixed Reality hardware and infrastructure, Edge Computing hardware and infrastructure, Other Emerging Technologies specific hardware and infrastructure</t>
   </si>
   <si>
-    <t>Expit Information technology</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">72711 </t>
   </si>
   <si>
     <t>www.expit.com</t>
   </si>
   <si>
     <t>55088666</t>
   </si>
   <si>
     <t>Info@expit.com</t>
   </si>
   <si>
     <t>Application development, IT consulting, Systems and network implementations, Application development software, Data management software</t>
   </si>
   <si>
-    <t>Exponentian technology for design and programming</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">14397 </t>
   </si>
   <si>
     <t>Https://expotechs.net</t>
   </si>
   <si>
     <t>Haljaber@expotechs.net</t>
   </si>
   <si>
     <t>Traditional IT application development and deployment, Emerging technology ET specific platforms and software</t>
   </si>
   <si>
     <t>Other traditional IT application deployment and development, Other ET specific platforms and software</t>
   </si>
   <si>
-    <t>Family computer</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve"> 42828 </t>
   </si>
   <si>
     <t>www.fccqatar.com</t>
   </si>
   <si>
     <t>44324070</t>
   </si>
   <si>
     <t>Joe@fccqatar.com</t>
   </si>
   <si>
     <t>Traditional IT devices, Traditional IT infrastructure</t>
   </si>
   <si>
     <t>Peripheral, Personal computing device, Serverstorage, Network equipment</t>
   </si>
   <si>
-    <t>fdsf</t>
-[...1 lines deleted...]
-  <si>
     <t>454545</t>
   </si>
   <si>
     <t>www.google.com</t>
   </si>
   <si>
     <t>fdsfds@fdsf.com</t>
   </si>
   <si>
-    <t>First source technology</t>
-[...1 lines deleted...]
-  <si>
     <t>123756</t>
   </si>
   <si>
     <t>Info@fsqatar.com</t>
   </si>
   <si>
     <t>Data management software</t>
   </si>
   <si>
-    <t>Focus east</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve"> 00648 </t>
   </si>
   <si>
     <t>www.focuseast.Com</t>
   </si>
   <si>
     <t>66625227</t>
   </si>
   <si>
     <t>Charles.nolan@Focus-east.com</t>
   </si>
   <si>
     <t>Traditional IT Project oriented, Traditional IT Support services, Emerging Technology ET specific services</t>
   </si>
   <si>
     <t xml:space="preserve">Technology outsourcing, IT education and training, Cybersecurity services, Big Data and Artificial Intelligence  Machine Learning services, Extended Reality Augmented Reality Virtual Reality Mixed Reality services, Internet of Things  MachinetoMachine M2M services, Blockchain  Distributed Ledger services</t>
   </si>
   <si>
-    <t>Followme</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve"> 86167 </t>
   </si>
   <si>
     <t>www.followme.qa</t>
   </si>
   <si>
     <t>44414366</t>
   </si>
   <si>
     <t>Nuskey@followme.qa</t>
   </si>
   <si>
     <t>Traditional IT application development and deployment, Traditional IT applications, Emerging technology ET specific platforms and software, Traditional IT infrastructure</t>
   </si>
   <si>
     <t>Application platforms, Collaborative applications, Customer Relationship Management Applications CRM, Engineering Applications, Production applications, Extended Reality Augmented Reality Virtual Reality Mixed Reality platforms and software, Network equipment, Serverstorage, Extended Reality Augmented Reality Virtual Reality Mixed Reality hardware and infrastructure</t>
   </si>
   <si>
-    <t>Fonts engineering technology</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">142139 </t>
   </si>
   <si>
     <t>www.fontasqatar.com</t>
   </si>
   <si>
     <t>44353596</t>
   </si>
   <si>
     <t>Mail@fontasqatar.com</t>
   </si>
   <si>
     <t>Traditional IT Project oriented, Other traditional IT services, Traditional IT infrastructure, Other traditional IT hardware and infrastructure</t>
   </si>
   <si>
     <t xml:space="preserve">Systems and network implementations, Other, Network equipment, Serverstorage, Other hardware and infrastructure which does not fit to Devices  Infrastructure</t>
   </si>
   <si>
-    <t>Foresight Communications Consultancy</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve"> 70654 </t>
   </si>
   <si>
     <t>www.foresight.qa</t>
   </si>
   <si>
     <t>howaida@foresight.qa</t>
   </si>
   <si>
     <t>Traditional IT Project oriented, Emerging Technology ET specific services, Traditional IT application development and deployment, Traditional IT applications</t>
   </si>
   <si>
     <t xml:space="preserve">Application development, IT consulting, Big Data and Artificial Intelligence  Machine Learning services, Analytics and business intelligence, Application development software, Application platforms, Data management software, Content workflow and management applications</t>
   </si>
   <si>
-    <t>FSI Business Group</t>
-[...1 lines deleted...]
-  <si>
     <t>51884</t>
   </si>
   <si>
     <t>www.fsibgroup.com</t>
   </si>
   <si>
     <t>44141700</t>
   </si>
   <si>
     <t>info@fsibgroup.com</t>
   </si>
   <si>
     <t>Other traditional IT services, Traditional IT Managed services, Traditional IT Project oriented, Emerging Technology ET specific services, Traditional IT application development and deployment, Traditional IT applications, Emerging technology ET specific platforms and software</t>
   </si>
   <si>
     <t>Application development, Technology outsourcing, IT consulting, Other, Extended Reality Augmented Reality Virtual Reality Mixed Reality services, Application development software, Application platforms, Other traditional IT application deployment and development, Engineering Applications, Extended Reality Augmented Reality Virtual Reality Mixed Reality platforms and software</t>
   </si>
   <si>
-    <t>Fuego Digital Media QSTP-LLC</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve"> 20080310-1 </t>
   </si>
   <si>
     <t>Fuego.qa</t>
   </si>
   <si>
     <t>40053210</t>
   </si>
   <si>
     <t>Info@fuego.qa</t>
   </si>
   <si>
     <t>Traditional IT Managed services, Traditional IT Project oriented, Traditional IT Support services, Other traditional IT services, Emerging Technology ET specific services, Traditional IT application development and deployment, Traditional IT applications, Traditional IT infrastructure software, Emerging technology ET specific platforms and software, Other traditional IT hardware and infrastructure</t>
   </si>
   <si>
     <t xml:space="preserve">Technology outsourcing, Application development, IT consulting, Systems and network implementations, IT deployment and support, IT education and training, Other, Edge Computing services, Analytics and business intelligence, Application development software, Application platforms, Data management software, Integration and orchestration middleware, Collaborative applications, Content workflow and management applications, Customer Relationship Management Applications CRM, Engineering Applications, Network software, Physical and virtual computing software, Storage software, System and service management software, Other traditional IT infrastructure software, Cybersecurity platforms and software, Other hardware and infrastructure which does not fit to Devices  Infrastructure</t>
   </si>
   <si>
-    <t>Fusion tech</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">125947 </t>
   </si>
   <si>
     <t>www.fusiontech.qa</t>
   </si>
   <si>
     <t>33770598</t>
   </si>
   <si>
     <t>Info@fusiontech.qa</t>
   </si>
   <si>
     <t>Traditional IT Managed services, Traditional IT Project oriented, Traditional IT Support services, Other traditional IT services, Emerging Technology ET specific services, Traditional IT devices, Traditional IT infrastructure, Emerging technology ET specific platforms and software</t>
   </si>
   <si>
     <t xml:space="preserve">IT consulting, Technology outsourcing, Systems and network implementations, IT deployment and support, Other, Cybersecurity services, Big Data and Artificial Intelligence  Machine Learning services, Extended Reality Augmented Reality Virtual Reality Mixed Reality services, Internet of Things  MachinetoMachine M2M services, Network equipment, Peripheral, Cybersecurity hardware and infrastructure, Extended Reality Augmented Reality Virtual Reality Mixed Reality hardware and infrastructure, Internet of Things  MachinetoMachine M2M hardware and infrastructure, Edge Computing hardware and infrastructure</t>
   </si>
   <si>
-    <t>Future steps technology</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">26833 </t>
   </si>
   <si>
     <t>www.fstqatar.com</t>
   </si>
   <si>
     <t>44785900</t>
   </si>
   <si>
     <t>Info@fstqatar.com</t>
   </si>
   <si>
-    <t>Gateway Technology</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">63470 </t>
   </si>
   <si>
     <t>Gatewayqa.com</t>
   </si>
   <si>
     <t>44886188</t>
   </si>
   <si>
     <t>Info@gatewayqa.com</t>
   </si>
   <si>
     <t>Traditional IT Managed services, Traditional IT Project oriented, Emerging Technology ET specific services, Traditional IT application development and deployment, Traditional IT applications, Traditional IT infrastructure software, Emerging technology ET specific platforms and software</t>
   </si>
   <si>
     <t xml:space="preserve">Technology outsourcing, Application development, Systems and network implementations, Internet of Things  MachinetoMachine M2M services, Application platforms, Integration and orchestration middleware, Engineering Applications, Enterprise Resource Management ERM applications, Other traditional IT applications, Storage software, Internet of Things  MachinetoMachine M2M platforms and software</t>
   </si>
   <si>
-    <t>Gawaly</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">124914 </t>
   </si>
   <si>
     <t>Ahmedzaki454@gmail.com</t>
   </si>
   <si>
-    <t>General consultancy experts</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve"> 80561 </t>
   </si>
   <si>
     <t>www.pfc-international.com</t>
   </si>
   <si>
     <t>33977666</t>
   </si>
   <si>
     <t>info@pfc-international.com</t>
   </si>
   <si>
     <t>Emerging Technology ET specific services, Traditional IT Managed services, Traditional IT Project oriented, Traditional IT application development and deployment</t>
   </si>
   <si>
     <t>Application platforms, Cybersecurity services, IT consulting, Technology outsourcing</t>
   </si>
   <si>
-    <t>General trading and information technology</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">128961 </t>
   </si>
   <si>
     <t>Gen_infotech.com</t>
   </si>
   <si>
     <t>40385161</t>
   </si>
   <si>
     <t>Rami.almogharbel@gen-infotech.com</t>
   </si>
   <si>
     <t>Traditional IT Managed services, Traditional IT Project oriented, Traditional IT devices, Traditional IT infrastructure</t>
   </si>
   <si>
     <t>Technology outsourcing, Systems and network implementations, Peripheral, Personal computing device, Network equipment, Serverstorage</t>
   </si>
   <si>
-    <t>Genesis Technologies LLC</t>
-[...1 lines deleted...]
-  <si>
     <t>01599</t>
   </si>
   <si>
     <t>www.genesistechnologies.tech</t>
   </si>
   <si>
     <t>44037778</t>
   </si>
   <si>
     <t>mazen.elmasri@genesistechnologies.tech</t>
   </si>
   <si>
     <t xml:space="preserve">Technology outsourcing, Application development, IT consulting, Systems and network implementations, IT deployment and support, IT education and training, Cybersecurity services, Big Data and Artificial Intelligence  Machine Learning services, Extended Reality Augmented Reality Virtual Reality Mixed Reality services, Blockchain  Distributed Ledger services, Analytics and business intelligence, Application development software, Application platforms, Data management software, Integration and orchestration middleware, Other traditional IT application deployment and development, Content workflow and management applications, Enterprise Resource Management ERM applications, Endpoint management software, Network software, Storage software, System and service management software, Other traditional IT infrastructure software, Cybersecurity platforms and software, Big Data and Artificial Intelligence  Machine Learning platforms and software, Extended Reality Augmented Reality Virtual Reality Mixed Reality platforms and software, Blockchain  Distributed Ledger platforms and software</t>
   </si>
   <si>
-    <t>Gibraltar Technologies</t>
-[...1 lines deleted...]
-  <si>
     <t>54060</t>
   </si>
   <si>
     <t>www.gt.technology</t>
   </si>
   <si>
     <t>40284145</t>
   </si>
   <si>
     <t>info@gt.technology.com</t>
   </si>
   <si>
     <t>Traditional IT Managed services, Traditional IT Project oriented, Traditional IT Support services, Traditional IT application development and deployment, Traditional IT applications, Traditional IT infrastructure software, Emerging technology ET specific platforms and software</t>
   </si>
   <si>
     <t xml:space="preserve">Analytics and business intelligence, IT consulting, Technology outsourcing, Systems and network implementations, IT deployment and support, Application development software, Application platforms, Data management software, Integration and orchestration middleware, Software quality and lifecycle tools, Other traditional IT application deployment and development, Collaborative applications, Content workflow and management applications, Customer Relationship Management Applications CRM, Engineering Applications, Enterprise Resource Management ERM applications, Production applications, Supply Chain Management SCM applications, Other traditional IT applications, Endpoint management software, Network software, Physical and virtual computing software, Storage software, System and service management software, Other traditional IT infrastructure software, Cybersecurity platforms and software, Big Data and Artificial Intelligence  Machine Learning platforms and software, Extended Reality Augmented Reality Virtual Reality Mixed Reality platforms and software, Internet of Things  MachinetoMachine M2M platforms and software, Blockchain  Distributed Ledger platforms and software, Edge Computing platforms and software, Other ET specific platforms and software</t>
   </si>
   <si>
-    <t>Gizmos Trading</t>
-[...1 lines deleted...]
-  <si>
     <t>159259</t>
   </si>
   <si>
     <t>www.gizmostrading.com</t>
   </si>
   <si>
     <t>40006699</t>
   </si>
   <si>
     <t>info@gizmostrading.com</t>
   </si>
   <si>
     <t>Traditional IT Project oriented, Traditional IT Support services, Other traditional IT services, Emerging Technology ET specific services, Traditional IT applications, Traditional IT infrastructure software, Emerging technology ET specific platforms and software, Traditional IT devices, Traditional IT infrastructure, Other traditional IT hardware and infrastructure</t>
   </si>
   <si>
     <t xml:space="preserve">IT consulting, Systems and network implementations, IT deployment and support, Other, Cybersecurity services, Edge Computing services, Internet of Things  MachinetoMachine M2M services, Other Emerging Technology specific services, Engineering Applications, Other traditional IT applications, Endpoint management software, Network software, Storage software, System and service management software, Other traditional IT infrastructure software, Cybersecurity platforms and software, Internet of Things  MachinetoMachine M2M platforms and software, Other ET specific platforms and software, Mobile phone, Network equipment, Peripheral, Personal computing device, Serverstorage, Other hardware and infrastructure which does not fit to Devices  Infrastructure, Cybersecurity hardware and infrastructure, Internet of Things  MachinetoMachine M2M hardware and infrastructure, Edge Computing hardware and infrastructure, Other Emerging Technologies specific hardware and infrastructure</t>
   </si>
   <si>
-    <t>Global knowledge skill soft</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">00298 </t>
   </si>
   <si>
     <t>www.Globalknowledge.com</t>
   </si>
   <si>
     <t>40075199</t>
   </si>
   <si>
     <t>Training@globalknolage.qa</t>
   </si>
   <si>
     <t>Traditional IT Managed services, Traditional IT Project oriented, Traditional IT Support services, Emerging Technology ET specific services, Other traditional IT services, Traditional IT application development and deployment, Traditional IT applications, Traditional IT infrastructure, Emerging technology ET specific platforms and software</t>
   </si>
   <si>
     <t xml:space="preserve">Technology outsourcing, Application development, IT consulting, Systems and network implementations, IT education and training, Cybersecurity services, Big Data and Artificial Intelligence  Machine Learning services, Extended Reality Augmented Reality Virtual Reality Mixed Reality services, Internet of Things  MachinetoMachine M2M services, Blockchain  Distributed Ledger services, Edge Computing services, IT deployment and support, Other Emerging Technology specific services, Other, Analytics and business intelligence, Application development software, Application platforms, Data management software, Integration and orchestration middleware, Other traditional IT application deployment and development, Software quality and lifecycle tools, Collaborative applications, Content workflow and management applications, Customer Relationship Management Applications CRM, Enterprise Resource Management ERM applications, Engineering Applications, Production applications, Supply Chain Management SCM applications, Other traditional IT applications, Endpoint management software, Network software, Physical and virtual computing software, Storage software, System and service management software, Other traditional IT infrastructure software, Cybersecurity platforms and software, Big Data and Artificial Intelligence  Machine Learning platforms and software, Extended Reality Augmented Reality Virtual Reality Mixed Reality platforms and software, Internet of Things  MachinetoMachine M2M platforms and software, Blockchain  Distributed Ledger platforms and software, Edge Computing platforms and software, Other ET specific platforms and software</t>
   </si>
   <si>
-    <t>Gogo</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">42069420 </t>
   </si>
   <si>
     <t>Gogozabest.org</t>
   </si>
   <si>
     <t>Kokos@hotteez.com</t>
   </si>
   <si>
     <t>Traditional IT Managed services, Traditional IT devices, Emerging technology ET specific platforms and software, Traditional IT infrastructure</t>
   </si>
   <si>
     <t xml:space="preserve">Technology outsourcing, Mobile phone, Serverstorage, Big Data and Artificial Intelligence  Machine Learning hardware and infrastructure, Blockchain  Distributed Ledger hardware and infrastructure</t>
   </si>
   <si>
-    <t>Golden net services and trading wll</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve"> 92303 </t>
   </si>
   <si>
     <t>33104033</t>
   </si>
   <si>
     <t>Obayed.Ou@gmail.com</t>
   </si>
   <si>
-    <t>Golden Star Business Solution</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">46917 </t>
   </si>
   <si>
     <t>44360859</t>
   </si>
   <si>
     <t>Sales@goldenstarbs.com.qa</t>
   </si>
   <si>
     <t>Traditional IT devices, Emerging technology ET specific platforms and hardware</t>
   </si>
   <si>
     <t>Peripheral, Edge Computing hardware and infrastructure, Other Emerging Technologies specific hardware and infrastructure</t>
   </si>
   <si>
-    <t>Grand International For Trading</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">148266 </t>
   </si>
   <si>
     <t>https://www.gicmiddleast.com/</t>
   </si>
   <si>
     <t>40012586</t>
   </si>
   <si>
     <t>lijo@gicqa.com</t>
   </si>
   <si>
     <t>Traditional IT Project oriented, Traditional IT Support services, Other traditional IT services, Traditional IT applications, Traditional IT infrastructure software, Traditional IT devices, Traditional IT infrastructure</t>
   </si>
   <si>
     <t>IT consulting, IT deployment and support, Other, Engineering Applications, Other traditional IT applications, Other traditional IT infrastructure software, Peripheral, Personal computing device, Network equipment, Serverstorage</t>
   </si>
   <si>
-    <t>Graphic international center</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve"> 41570 </t>
   </si>
   <si>
     <t>44416063</t>
   </si>
   <si>
     <t>Graphicdoha@gmail.com</t>
   </si>
   <si>
-    <t>Grapple Technologies</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">47975 </t>
   </si>
   <si>
     <t>www.grappletechnologies.com</t>
   </si>
   <si>
     <t>40010944</t>
   </si>
   <si>
     <t>Shazer@grappletechnologies.com</t>
   </si>
   <si>
     <t>Traditional IT Managed services, Traditional IT Project oriented, Traditional IT Support services, Emerging Technology ET specific services, Traditional IT application development and deployment, Traditional IT applications, Traditional IT infrastructure software, Traditional IT devices, Traditional IT infrastructure, Other traditional IT hardware and infrastructure, Emerging technology ET specific platforms and hardware</t>
   </si>
   <si>
     <t xml:space="preserve">Technology outsourcing, Application development, Systems and network implementations, IT deployment and support, Other Emerging Technology specific services, Analytics and business intelligence, Application development software, Application platforms, Data management software, Collaborative applications, Other traditional IT applications, Network software, System and service management software, Personal computing device, Network equipment, Serverstorage, Other hardware and infrastructure which does not fit to Devices  Infrastructure, Big Data and Artificial Intelligence  Machine Learning hardware and infrastructure</t>
   </si>
   <si>
-    <t>Green Land the Global Computer Programming W.L.L.</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve"> 69670 </t>
   </si>
   <si>
     <t>www.greenland-international.com</t>
   </si>
   <si>
     <t>44413749</t>
   </si>
   <si>
     <t>info@greenland-international.com</t>
   </si>
   <si>
     <t>Traditional IT Support services, Traditional IT application development and deployment</t>
   </si>
   <si>
     <t>IT deployment and support, Application development software</t>
   </si>
   <si>
-    <t>Gulf broadcast technology</t>
-[...1 lines deleted...]
-  <si>
     <t>32629</t>
   </si>
   <si>
     <t>Gulfbt.Com</t>
   </si>
   <si>
     <t>Info.@Gulfbt.Com</t>
   </si>
   <si>
     <t>Services, Telecommunications</t>
   </si>
   <si>
     <t>Emerging Technology ET specific services, Traditional IT Managed services, Traditional IT Project oriented</t>
   </si>
   <si>
     <t>Extended Reality Augmented Reality Virtual Reality Mixed Reality services, IT consulting, Technology outsourcing</t>
   </si>
   <si>
-    <t>Gulf Bussiness Development Group</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve"> 59448</t>
   </si>
   <si>
     <t>info@gulfbdgroup.com</t>
   </si>
   <si>
     <t>Application development, Systems and network implementations, Integration and orchestration middleware</t>
   </si>
   <si>
-    <t>Gulf energy technology and projects</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">57115 </t>
   </si>
   <si>
     <t>www.gtpgroup.com</t>
   </si>
   <si>
     <t>44127514</t>
   </si>
   <si>
     <t>Info@gtpgroup.com.qa</t>
   </si>
   <si>
     <t>Traditional IT Managed services, Traditional IT Project oriented, Traditional IT Support services, Emerging Technology ET specific services, Other traditional IT services, Traditional IT applications, Traditional IT infrastructure software, Emerging technology ET specific platforms and software, Traditional IT infrastructure, Other traditional IT hardware and infrastructure</t>
   </si>
   <si>
     <t xml:space="preserve">Technology outsourcing, Application development, IT consulting, IT deployment and support, Other, Big Data and Artificial Intelligence  Machine Learning services, Blockchain  Distributed Ledger services, Cybersecurity services, Extended Reality Augmented Reality Virtual Reality Mixed Reality services, Internet of Things  MachinetoMachine M2M services, Edge Computing services, Other Emerging Technology specific services, Analytics and business intelligence, Application development software, Application platforms, Data management software, Integration and orchestration middleware, Software quality and lifecycle tools, Collaborative applications, Content workflow and management applications, Customer Relationship Management Applications CRM, Engineering Applications, Enterprise Resource Management ERM applications, Production applications, Supply Chain Management SCM applications, Other traditional IT applications, Physical and virtual computing software, System and service management software, Cybersecurity platforms and software, Big Data and Artificial Intelligence  Machine Learning platforms and software, Extended Reality Augmented Reality Virtual Reality Mixed Reality platforms and software, Internet of Things  MachinetoMachine M2M platforms and software, Blockchain  Distributed Ledger platforms and software, Edge Computing platforms and software, Other ET specific platforms and software, Network equipment, Serverstorage, Other hardware and infrastructure which does not fit to Devices  Infrastructure, Cybersecurity hardware and infrastructure, Big Data and Artificial Intelligence  Machine Learning hardware and infrastructure, Blockchain  Distributed Ledger hardware and infrastructure, Extended Reality Augmented Reality Virtual Reality Mixed Reality hardware and infrastructure, Internet of Things  MachinetoMachine M2M hardware and infrastructure, Edge Computing hardware and infrastructure, Other Emerging Technologies specific hardware and infrastructure</t>
   </si>
   <si>
-    <t>Gulf network</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">33410 </t>
   </si>
   <si>
     <t>www.gulfnetwork.com</t>
   </si>
   <si>
     <t>44697424</t>
   </si>
   <si>
     <t>Info@gulfnetwork.net</t>
   </si>
   <si>
     <t>Network equipment, Serverstorage</t>
   </si>
   <si>
-    <t>Hayat communications</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve"> 38616 </t>
   </si>
   <si>
     <t>www.hayatcommunications.com</t>
   </si>
   <si>
     <t>44514979</t>
   </si>
   <si>
     <t>qatar@hayatcomm.net</t>
   </si>
   <si>
     <t>Traditional IT Managed services, Traditional IT Project oriented, Traditional IT Support services, Other traditional IT services, Emerging Technology ET specific services, Traditional IT infrastructure, Other traditional IT hardware and infrastructure, Emerging technology ET specific platforms and software</t>
   </si>
   <si>
     <t xml:space="preserve">IT consulting, Technology outsourcing, Systems and network implementations, IT deployment and support, Other, Cybersecurity services, Internet of Things  MachinetoMachine M2M services, Network equipment, Serverstorage, Other hardware and infrastructure which does not fit to Devices  Infrastructure, Cybersecurity hardware and infrastructure, Internet of Things  MachinetoMachine M2M hardware and infrastructure</t>
   </si>
   <si>
-    <t>Hello International</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve"> 95349 </t>
   </si>
   <si>
     <t>www.marhabamall.com</t>
   </si>
   <si>
     <t>Marhabamallqtr@gmail.com</t>
   </si>
   <si>
-    <t>Hitachi energy</t>
-[...1 lines deleted...]
-  <si>
     <t>99999</t>
   </si>
   <si>
     <t>www.hitachienergy.com</t>
   </si>
   <si>
     <t>Ali.Rafiq@hitachienergy.com</t>
   </si>
   <si>
     <t>Traditional IT Managed services, Traditional IT Project oriented</t>
   </si>
   <si>
     <t>Technology outsourcing, Application development, IT consulting, Systems and network implementations</t>
   </si>
   <si>
-    <t>Hitek services</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve"> 34626 </t>
   </si>
   <si>
     <t>44690397</t>
   </si>
   <si>
     <t>Hitektyre@gmail.com</t>
   </si>
   <si>
-    <t>Huawei technologies LLC</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">90275 </t>
   </si>
   <si>
     <t>www.huawei.com</t>
   </si>
   <si>
     <t>70900078</t>
   </si>
   <si>
     <t>nancy.wehbe@huawei.com</t>
   </si>
   <si>
     <t>Traditional IT Managed services, Traditional IT Project oriented, Traditional IT Support services, Emerging Technology ET specific services, Traditional IT devices, Traditional IT infrastructure, Other traditional IT hardware and infrastructure, Emerging technology ET specific platforms and hardware</t>
   </si>
   <si>
     <t xml:space="preserve">Technology outsourcing, Systems and network implementations, IT deployment and support, IT education and training, Big Data and Artificial Intelligence  Machine Learning services, Internet of Things  MachinetoMachine M2M services, Edge Computing services, Other Emerging Technology specific services, Mobile phone, Peripheral, Personal computing device, Network equipment, Serverstorage, Other hardware and infrastructure which does not fit to Devices  Infrastructure, Big Data and Artificial Intelligence  Machine Learning hardware and infrastructure, Internet of Things  MachinetoMachine M2M hardware and infrastructure, Edge Computing hardware and infrastructure, Other Emerging Technologies specific hardware and infrastructure</t>
   </si>
   <si>
-    <t>HUMAN CAPITAL GROUP</t>
-[...1 lines deleted...]
-  <si>
     <t>13942500</t>
   </si>
   <si>
     <t>hcg.com.qa</t>
   </si>
   <si>
     <t>44029907</t>
   </si>
   <si>
     <t>Info@quantumuniversal.com</t>
   </si>
   <si>
-    <t>HYPER THINK Technology</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">52524 </t>
   </si>
   <si>
     <t>Hyperthinksys.com</t>
   </si>
   <si>
     <t>66309035</t>
   </si>
   <si>
     <t>Info@hyperthinksys.com</t>
   </si>
   <si>
     <t>Traditional IT Project oriented, Traditional IT application development and deployment, Traditional IT devices, Traditional IT infrastructure, Other traditional IT hardware and infrastructure, Emerging technology ET specific platforms and software</t>
   </si>
   <si>
     <t xml:space="preserve">Application development, IT consulting, Systems and network implementations, IT deployment and support, Analytics and business intelligence, Application development software, Application platforms, Mobile phone, Network equipment, Other hardware and infrastructure which does not fit to Devices  Infrastructure, Cybersecurity hardware and infrastructure</t>
   </si>
   <si>
-    <t>I STYLE</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">157741 </t>
   </si>
   <si>
     <t>70075766</t>
   </si>
   <si>
     <t>ISTYLE.QATAR@GMAIL.COM</t>
   </si>
   <si>
-    <t>I4 Solutions W.L.L.</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve"> 44540 </t>
   </si>
   <si>
     <t>www.i4.com.qa</t>
   </si>
   <si>
     <t>44405060</t>
   </si>
   <si>
     <t>info@i4.com.qa</t>
   </si>
   <si>
     <t>Traditional IT Project oriented, Traditional IT Managed services, Traditional IT Support services, Emerging Technology ET specific services, Traditional IT infrastructure, Emerging technology ET specific platforms and software</t>
   </si>
   <si>
     <t xml:space="preserve">Technology outsourcing, Systems and network implementations, IT consulting, IT deployment and support, Cybersecurity services, Internet of Things  MachinetoMachine M2M services, Other Emerging Technology specific services, Network equipment, Serverstorage, Cybersecurity hardware and infrastructure, Big Data and Artificial Intelligence  Machine Learning hardware and infrastructure</t>
   </si>
   <si>
-    <t>IBM Qatar</t>
-[...1 lines deleted...]
-  <si>
     <t>54490</t>
   </si>
   <si>
     <t>www.ibm.com</t>
   </si>
   <si>
     <t>44527970</t>
   </si>
   <si>
     <t>wissam.shmait1@ibm.com</t>
   </si>
   <si>
     <t>Traditional IT Managed services, Traditional IT Project oriented, Traditional IT Support services, Other traditional IT services, Emerging Technology ET specific services, Traditional IT application development and deployment, Traditional IT applications, Traditional IT infrastructure software, Emerging technology ET specific platforms and software, Traditional IT infrastructure, Other traditional IT hardware and infrastructure, Emerging technology ET specific platforms and hardware</t>
   </si>
   <si>
     <t xml:space="preserve">Technology outsourcing, Application development, IT consulting, Systems and network implementations, IT deployment and support, IT education and training, Other, Cybersecurity services, Big Data and Artificial Intelligence  Machine Learning services, Internet of Things  MachinetoMachine M2M services, Blockchain  Distributed Ledger services, Edge Computing services, Other Emerging Technology specific services, Analytics and business intelligence, Application development software, Application platforms, Data management software, Integration and orchestration middleware, Software quality and lifecycle tools, Other traditional IT application deployment and development, Content workflow and management applications, Engineering Applications, Production applications, Other traditional IT applications, Endpoint management software, Physical and virtual computing software, Storage software, System and service management software, Other traditional IT infrastructure software, Cybersecurity platforms and software, Big Data and Artificial Intelligence  Machine Learning platforms and software, Internet of Things  MachinetoMachine M2M platforms and software, Blockchain  Distributed Ledger platforms and software, Edge Computing platforms and software, Other ET specific platforms and software, Serverstorage, Other hardware and infrastructure which does not fit to Devices  Infrastructure, Cybersecurity hardware and infrastructure, Big Data and Artificial Intelligence  Machine Learning hardware and infrastructure, Extended Reality Augmented Reality Virtual Reality Mixed Reality hardware and infrastructure, Internet of Things  MachinetoMachine M2M hardware and infrastructure, Blockchain  Distributed Ledger hardware and infrastructure, Edge Computing hardware and infrastructure, Other Emerging Technologies specific hardware and infrastructure</t>
   </si>
   <si>
-    <t>Ibtechar Digital Solutions</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">53878 </t>
   </si>
   <si>
     <t>www.ibtechar.com</t>
   </si>
   <si>
     <t>nayef@ibtechar.com</t>
   </si>
   <si>
     <t>Traditional IT Project oriented, Traditional IT Support services, Emerging Technology ET specific services, Emerging technology ET specific platforms and hardware</t>
   </si>
   <si>
     <t xml:space="preserve">IT consulting, IT deployment and support, IT education and training, Internet of Things  MachinetoMachine M2M services, Other Emerging Technology specific services, Internet of Things  MachinetoMachine M2M hardware and infrastructure, Extended Reality Augmented Reality Virtual Reality Mixed Reality hardware and infrastructure, Other Emerging Technologies specific hardware and infrastructure</t>
   </si>
   <si>
-    <t>Ibtikar Technology Solutions</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">63943 </t>
   </si>
   <si>
     <t>www.ibtikar.qa</t>
   </si>
   <si>
     <t>Info@ibtikar.qa</t>
   </si>
   <si>
     <t xml:space="preserve">Technology outsourcing, Application development, IT consulting, Systems and network implementations, IT deployment and support, Big Data and Artificial Intelligence  Machine Learning services, Extended Reality Augmented Reality Virtual Reality Mixed Reality services, Internet of Things  MachinetoMachine M2M services, Blockchain  Distributed Ledger services, Other Emerging Technology specific services, Analytics and business intelligence, Application development software, Application platforms, Data management software, Software quality and lifecycle tools, Other traditional IT application deployment and development, Collaborative applications, Content workflow and management applications, Customer Relationship Management Applications CRM, Engineering Applications, Enterprise Resource Management ERM applications, Supply Chain Management SCM applications, Big Data and Artificial Intelligence  Machine Learning platforms and software, Extended Reality Augmented Reality Virtual Reality Mixed Reality platforms and software, Internet of Things  MachinetoMachine M2M platforms and software, Blockchain  Distributed Ledger platforms and software, Other ET specific platforms and software</t>
   </si>
   <si>
-    <t>$name</t>
-[...1 lines deleted...]
-  <si>
     <t>02008</t>
   </si>
   <si>
     <t>www.iconmediaqa.com</t>
   </si>
   <si>
     <t>71202102</t>
   </si>
   <si>
     <t>yahya@iconmediaqa.com</t>
   </si>
   <si>
     <t>Traditional IT Managed services, Traditional IT Project oriented, Traditional IT Support services, Other traditional IT services, Emerging Technology ET specific services</t>
   </si>
   <si>
     <t>Technology outsourcing, Application development, IT consulting, IT deployment and support, IT education and training, Cybersecurity services, Other Emerging Technology specific services</t>
   </si>
   <si>
-    <t>Ideal Solutions</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">20098 </t>
   </si>
   <si>
     <t>www.idealsolutions.com</t>
   </si>
   <si>
     <t>50884932</t>
   </si>
   <si>
     <t>Info@idealsolutions.com</t>
   </si>
   <si>
     <t xml:space="preserve">Technology outsourcing, Application development, IT consulting, IT deployment and support, Other, Cybersecurity services, Extended Reality Augmented Reality Virtual Reality Mixed Reality services, Internet of Things  MachinetoMachine M2M services, Other Emerging Technology specific services, Analytics and business intelligence, Application development software, Application platforms, Data management software, Integration and orchestration middleware, Software quality and lifecycle tools, Other traditional IT application deployment and development, Content workflow and management applications, Customer Relationship Management Applications CRM, Other traditional IT applications, System and service management software, Cybersecurity platforms and software, Big Data and Artificial Intelligence  Machine Learning platforms and software, Extended Reality Augmented Reality Virtual Reality Mixed Reality platforms and software, Internet of Things  MachinetoMachine M2M platforms and software, Other ET specific platforms and software</t>
   </si>
   <si>
-    <t>ihorizons</t>
-[...1 lines deleted...]
-  <si>
     <t>18483</t>
   </si>
   <si>
     <t>www.ihorizons.com</t>
   </si>
   <si>
     <t>44322269</t>
   </si>
   <si>
     <t>Info@ihorizons.com</t>
   </si>
   <si>
     <t xml:space="preserve">Technology outsourcing, Application development, IT consulting, IT deployment and support, Other, Cybersecurity services, Big Data and Artificial Intelligence  Machine Learning services, Extended Reality Augmented Reality Virtual Reality Mixed Reality services, Internet of Things  MachinetoMachine M2M services, Analytics and business intelligence, Application development software, Application platforms, Data management software, Software quality and lifecycle tools, Other traditional IT application deployment and development, Collaborative applications, Content workflow and management applications, Customer Relationship Management Applications CRM, Enterprise Resource Management ERM applications, Production applications, Other traditional IT applications, Storage software, System and service management software, Other traditional IT infrastructure software, Cybersecurity platforms and software, Big Data and Artificial Intelligence  Machine Learning platforms and software, Extended Reality Augmented Reality Virtual Reality Mixed Reality platforms and software, Internet of Things  MachinetoMachine M2M platforms and software</t>
   </si>
   <si>
-    <t>INFOBHAN SYSTEMS AND SERVICES</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">15584 </t>
   </si>
   <si>
     <t>www.infobhan.net</t>
   </si>
   <si>
     <t>44418286</t>
   </si>
   <si>
     <t>Info@infobhan.net</t>
   </si>
   <si>
     <t>Traditional IT Managed services, Traditional IT Project oriented, Traditional IT Support services, Emerging Technology ET specific services, Traditional IT devices, Traditional IT infrastructure, Emerging technology ET specific platforms and hardware</t>
   </si>
   <si>
     <t>Technology outsourcing, Systems and network implementations, IT deployment and support, Other Emerging Technology specific services, Peripheral, Personal computing device, Network equipment, Serverstorage, Other Emerging Technologies specific hardware and infrastructure</t>
   </si>
   <si>
-    <t>Informatica company</t>
-[...1 lines deleted...]
-  <si>
     <t>www.informaticinfo.com</t>
   </si>
   <si>
     <t>44313597</t>
   </si>
   <si>
     <t>Info@i-q.com</t>
   </si>
   <si>
     <t>Traditional IT Project oriented, Traditional IT Support services, Traditional IT infrastructure, Other traditional IT hardware and infrastructure</t>
   </si>
   <si>
     <t xml:space="preserve">Technology outsourcing, Systems and network implementations, IT deployment and support, Network equipment, Serverstorage, Other hardware and infrastructure which does not fit to Devices  Infrastructure</t>
   </si>
   <si>
-    <t>Information &amp; communication technology</t>
-[...1 lines deleted...]
-  <si>
     <t>31192</t>
   </si>
   <si>
     <t>www.ict.com.qa</t>
   </si>
   <si>
     <t>44405100</t>
   </si>
   <si>
     <t>asknio@ict.com.qa</t>
   </si>
   <si>
     <t>Traditional IT Project oriented, Emerging Technology ET specific services, Traditional IT applications, Traditional IT application development and deployment, Traditional IT infrastructure software, Emerging technology ET specific platforms and software</t>
   </si>
   <si>
     <t xml:space="preserve">IT consulting, Cybersecurity services, Big Data and Artificial Intelligence  Machine Learning services, Extended Reality Augmented Reality Virtual Reality Mixed Reality services, Internet of Things  MachinetoMachine M2M services, Blockchain  Distributed Ledger services, Other Emerging Technology specific services, Collaborative applications, Content workflow and management applications, Customer Relationship Management Applications CRM, Enterprise Resource Management ERM applications, Integration and orchestration middleware, Software quality and lifecycle tools, Physical and virtual computing software, Endpoint management software, Cybersecurity platforms and software, Big Data and Artificial Intelligence  Machine Learning platforms and software, Extended Reality Augmented Reality Virtual Reality Mixed Reality platforms and software, Internet of Things  MachinetoMachine M2M platforms and software, Blockchain  Distributed Ledger platforms and software, Other ET specific platforms and software</t>
   </si>
   <si>
-    <t>Infrastructure solutions ALM</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">13703900 </t>
   </si>
   <si>
     <t>www.almfzc.com</t>
   </si>
   <si>
     <t>44210929</t>
   </si>
   <si>
     <t>Sales@almfzc.com</t>
   </si>
   <si>
     <t xml:space="preserve">Technology outsourcing, IT consulting, Systems and network implementations, IT deployment and support, Cybersecurity services, Internet of Things  MachinetoMachine M2M services, Analytics and business intelligence, Customer Relationship Management Applications CRM, Endpoint management software, Network software, Cybersecurity platforms and software, Personal computing device, Network equipment, Serverstorage, Other hardware and infrastructure which does not fit to Devices  Infrastructure, Cybersecurity hardware and infrastructure, Internet of Things  MachinetoMachine M2M hardware and infrastructure</t>
   </si>
   <si>
-    <t>Innovation technology</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">111826 </t>
   </si>
   <si>
     <t>44411741</t>
   </si>
   <si>
     <t>Imacstore@appleqatar.com</t>
   </si>
   <si>
-    <t>Inovativ Zenit</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">132820 </t>
   </si>
   <si>
     <t>www.innovativezenith.com</t>
   </si>
   <si>
     <t>44418104</t>
   </si>
   <si>
     <t>Zenithinnovative@gmail.com</t>
   </si>
   <si>
-    <t>Intaleq Technology consulting &amp; services</t>
-[...1 lines deleted...]
-  <si>
     <t>115294</t>
   </si>
   <si>
     <t>www.intaleq.qa</t>
   </si>
   <si>
     <t>44136320</t>
   </si>
   <si>
     <t>Contact@intaleq.qa</t>
   </si>
   <si>
     <t>Traditional IT Managed services, Traditional IT Project oriented, Traditional IT Support services, Emerging Technology ET specific services, Traditional IT application development and deployment, Traditional IT applications, Traditional IT infrastructure software, Traditional IT devices, Traditional IT infrastructure, Other traditional IT hardware and infrastructure, Emerging technology ET specific platforms and software, Emerging technology ET specific platforms and hardware</t>
   </si>
   <si>
     <t xml:space="preserve">Application development, IT consulting, Technology outsourcing, Systems and network implementations, IT deployment and support, Big Data and Artificial Intelligence  Machine Learning services, Cybersecurity services, Internet of Things  MachinetoMachine M2M services, Analytics and business intelligence, Application platforms, Data management software, Integration and orchestration middleware, Software quality and lifecycle tools, Collaborative applications, Storage software, Mobile phone, Peripheral, Personal computing device, Serverstorage, Network equipment, Other hardware and infrastructure which does not fit to Devices  Infrastructure, Internet of Things  MachinetoMachine M2M hardware and infrastructure</t>
   </si>
   <si>
-    <t>Integrated Communication and Technology Solution</t>
-[...1 lines deleted...]
-  <si>
     <t>146001</t>
   </si>
   <si>
     <t>www.ictsqatar.net</t>
   </si>
   <si>
     <t>44988280</t>
   </si>
   <si>
     <t>info@ictsqatar.net</t>
   </si>
   <si>
     <t>Traditional IT Project oriented, Traditional IT Support services, Emerging Technology ET specific services, Traditional IT infrastructure, Emerging technology ET specific platforms and software</t>
   </si>
   <si>
     <t xml:space="preserve">Systems and network implementations, IT deployment and support, Internet of Things  MachinetoMachine M2M services, Network equipment, Serverstorage, Cybersecurity hardware and infrastructure</t>
   </si>
   <si>
-    <t>Integrated scientific technologies</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">61549 </t>
   </si>
   <si>
     <t>www.ist.com.qa</t>
   </si>
   <si>
     <t>40166951</t>
   </si>
   <si>
     <t>N.abdullah@ist.com.qa</t>
   </si>
   <si>
     <t>Emerging technology ET specific platforms and software, Emerging technology ET specific platforms and hardware</t>
   </si>
   <si>
     <t>Cybersecurity hardware and infrastructure</t>
   </si>
   <si>
-    <t>Integrated solutions</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">1233400 </t>
   </si>
   <si>
     <t>www.ict.com</t>
   </si>
   <si>
     <t>31680109</t>
   </si>
   <si>
     <t>Wsh@integrated-BC.COM</t>
   </si>
   <si>
     <t xml:space="preserve">Big Data and Artificial Intelligence  Machine Learning services, Internet of Things  MachinetoMachine M2M services</t>
   </si>
   <si>
-    <t>Intelligent Data Systems W.L.L.</t>
-[...1 lines deleted...]
-  <si>
     <t>64132</t>
   </si>
   <si>
     <t>https://ids.com.qa/</t>
   </si>
   <si>
     <t>44405203</t>
   </si>
   <si>
     <t>info@ids.com.qa</t>
   </si>
   <si>
     <t>Traditional IT Managed services, Traditional IT Project oriented, Traditional IT Support services, Other traditional IT services</t>
   </si>
   <si>
     <t>Technology outsourcing, IT consulting, Systems and network implementations, IT deployment and support, Other</t>
   </si>
   <si>
-    <t>International technical trading</t>
-[...1 lines deleted...]
-  <si>
     <t>19785</t>
   </si>
   <si>
     <t>44747143</t>
   </si>
   <si>
     <t>Info@itt.qa.com</t>
   </si>
   <si>
     <t>Traditional IT application development and deployment, Traditional IT applications, Emerging technology ET specific platforms and software, Traditional IT infrastructure software</t>
   </si>
   <si>
     <t>Analytics and business intelligence, Data management software, Content workflow and management applications, Customer Relationship Management Applications CRM, Supply Chain Management SCM applications, Storage software, System and service management software, Cybersecurity platforms and software</t>
   </si>
   <si>
-    <t>International trading &amp; technical services co wll</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">14225 </t>
   </si>
   <si>
     <t>www.intertekqatar.com</t>
   </si>
   <si>
     <t>44416366</t>
   </si>
   <si>
     <t>Intertek@qatar.net.qa</t>
   </si>
   <si>
     <t>Traditional IT Managed services, Traditional IT Project oriented, Traditional IT Support services, Other traditional IT services, Traditional IT application development and deployment, Traditional IT applications, Traditional IT infrastructure software, Traditional IT infrastructure, Other traditional IT hardware and infrastructure</t>
   </si>
   <si>
     <t xml:space="preserve">Technology outsourcing, Application development, IT consulting, Systems and network implementations, IT deployment and support, Other, Application development software, Application platforms, Engineering Applications, Other traditional IT applications, Network software, System and service management software, Network equipment, Serverstorage, Other hardware and infrastructure which does not fit to Devices  Infrastructure</t>
   </si>
   <si>
-    <t>Intertech Group</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">15585 </t>
   </si>
   <si>
     <t>www.intertechqatar.com</t>
   </si>
   <si>
     <t>44696700</t>
   </si>
   <si>
     <t>Hytham@intertecqatar.com</t>
   </si>
   <si>
     <t>Traditional IT Managed services, Traditional IT Project oriented, Traditional IT applications, Traditional IT devices, Traditional IT infrastructure</t>
   </si>
   <si>
     <t>Technology outsourcing, IT consulting, Customer Relationship Management Applications CRM, Engineering Applications, Mobile phone, Personal computing device, Network equipment</t>
   </si>
   <si>
-    <t>Intown Trading, Contracting &amp; Services</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">126146 </t>
   </si>
   <si>
     <t>www.intownqatar.com</t>
   </si>
   <si>
     <t>44419001</t>
   </si>
   <si>
     <t>info@intownqatar.com</t>
   </si>
   <si>
     <t>Traditional IT Managed services, Traditional IT Project oriented, Traditional IT Support services, Emerging Technology ET specific services, Traditional IT application development and deployment, Traditional IT applications, Traditional IT infrastructure software, Emerging technology ET specific platforms and software, Traditional IT devices, Traditional IT infrastructure</t>
   </si>
   <si>
     <t xml:space="preserve">Technology outsourcing, Application development, IT consulting, Systems and network implementations, IT deployment and support, Cybersecurity services, Big Data and Artificial Intelligence  Machine Learning services, Blockchain  Distributed Ledger services, Internet of Things  MachinetoMachine M2M services, Other Emerging Technology specific services, Analytics and business intelligence, Application development software, Application platforms, Data management software, Integration and orchestration middleware, Software quality and lifecycle tools, Other traditional IT application deployment and development, Content workflow and management applications, Customer Relationship Management Applications CRM, Enterprise Resource Management ERM applications, Supply Chain Management SCM applications, Network software, Physical and virtual computing software, Storage software, System and service management software, Other traditional IT infrastructure software, Big Data and Artificial Intelligence  Machine Learning platforms and software, Cybersecurity platforms and software, Internet of Things  MachinetoMachine M2M platforms and software, Blockchain  Distributed Ledger platforms and software, Other ET specific platforms and software, Peripheral, Network equipment, Personal computing device, Serverstorage, Blockchain  Distributed Ledger hardware and infrastructure, Cybersecurity hardware and infrastructure, Big Data and Artificial Intelligence  Machine Learning hardware and infrastructure, Internet of Things  MachinetoMachine M2M hardware and infrastructure, Other Emerging Technologies specific hardware and infrastructure</t>
   </si>
   <si>
-    <t>Invent Solutions QFZ LLC</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">131 </t>
   </si>
   <si>
     <t>www.ismena.com</t>
   </si>
   <si>
     <t>sales@ismena.com</t>
   </si>
   <si>
     <t xml:space="preserve">Systems and network implementations, IT deployment and support, IT education and training, Cybersecurity services, Big Data and Artificial Intelligence  Machine Learning services, Internet of Things  MachinetoMachine M2M services, Edge Computing services, Other Emerging Technology specific services</t>
   </si>
   <si>
-    <t>IPSOTEK QFZ LLC</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">00000 </t>
   </si>
   <si>
     <t>www.IPSOTEK.COM</t>
   </si>
   <si>
     <t>66639239</t>
   </si>
   <si>
     <t>JIHAD.MAREI@IPSOTEK.COM</t>
   </si>
   <si>
     <t xml:space="preserve">Big Data and Artificial Intelligence  Machine Learning platforms and software</t>
   </si>
   <si>
-    <t>IRIS Technologies</t>
-[...1 lines deleted...]
-  <si>
     <t>98222</t>
   </si>
   <si>
     <t>www.iristechnologies.info</t>
   </si>
   <si>
     <t>71201352</t>
   </si>
   <si>
     <t>ceo@iristechnologies.info</t>
   </si>
   <si>
     <t>Traditional IT applications, Traditional IT infrastructure software, Emerging technology ET specific platforms and software, Other traditional IT hardware and infrastructure, Emerging technology ET specific platforms and software</t>
   </si>
   <si>
     <t xml:space="preserve">Enterprise Resource Management ERM applications, Production applications, Other traditional IT applications, System and service management software, Other traditional IT infrastructure software, Big Data and Artificial Intelligence  Machine Learning platforms and software, Extended Reality Augmented Reality Virtual Reality Mixed Reality platforms and software, Internet of Things  MachinetoMachine M2M platforms and software, Blockchain  Distributed Ledger platforms and software, Edge Computing platforms and software, Big Data and Artificial Intelligence  Machine Learning hardware and infrastructure, Extended Reality Augmented Reality Virtual Reality Mixed Reality hardware and infrastructure, Internet of Things  MachinetoMachine M2M hardware and infrastructure, Blockchain  Distributed Ledger hardware and infrastructure</t>
   </si>
   <si>
-    <t>IT Cloud Trading and Programing wll</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">147753 </t>
   </si>
   <si>
     <t>www.itcloud.qa</t>
   </si>
   <si>
     <t>40017538</t>
   </si>
   <si>
     <t>Waqar@iitcloud.qa</t>
   </si>
   <si>
     <t>Traditional IT Managed services, Traditional IT Project oriented, Traditional IT Support services, Traditional IT application development and deployment, Emerging technology ET specific platforms and software, Traditional IT devices</t>
   </si>
   <si>
     <t>Technology outsourcing, Application development, IT consulting, IT deployment and support, Analytics and business intelligence, Application development software, Application platforms, Data management software, Software quality and lifecycle tools, Other ET specific platforms and software, Peripheral</t>
   </si>
   <si>
-    <t>IT Solutions Qatar Co.WLL</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">42530 </t>
   </si>
   <si>
     <t>www.itsqtar.net</t>
   </si>
   <si>
     <t>44680064</t>
   </si>
   <si>
     <t>itsolutions@qatar.net.qa</t>
   </si>
   <si>
     <t>Traditional IT Managed services, Traditional IT Project oriented, Traditional IT Support services, Other traditional IT services, Emerging Technology ET specific services, Traditional IT applications, Traditional IT infrastructure software, Emerging technology ET specific platforms and software, Traditional IT devices</t>
   </si>
   <si>
     <t xml:space="preserve">Technology outsourcing, Application development, IT consulting, Systems and network implementations, IT deployment and support, Other, Internet of Things  MachinetoMachine M2M services, Collaborative applications, Content workflow and management applications, Customer Relationship Management Applications CRM, Engineering Applications, Enterprise Resource Management ERM applications, Supply Chain Management SCM applications, Other traditional IT applications, Endpoint management software, Network equipment, Physical and virtual computing software, Storage software, System and service management software, Other traditional IT infrastructure software, Internet of Things  MachinetoMachine M2M platforms and software, Personal computing device</t>
   </si>
   <si>
-    <t>IT touch</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">138646 </t>
   </si>
   <si>
     <t>www.ittouch.qa</t>
   </si>
   <si>
     <t>44441450</t>
   </si>
   <si>
     <t>It.touch.qatar@gmail.com</t>
   </si>
   <si>
     <t>Traditional IT application development and deployment, Traditional IT applications, Emerging technology ET specific platforms and software, Traditional IT devices, Emerging technology ET specific platforms and hardware</t>
   </si>
   <si>
     <t xml:space="preserve">Analytics and business intelligence, Application development software, Application platforms, Integration and orchestration middleware, Software quality and lifecycle tools, Other traditional IT application deployment and development, Collaborative applications, Content workflow and management applications, Customer Relationship Management Applications CRM, Engineering Applications, Enterprise Resource Management ERM applications, Production applications, Other traditional IT applications, Supply Chain Management SCM applications, Internet of Things  MachinetoMachine M2M platforms and software, Mobile phone, Peripheral, Personal computing device, Edge Computing hardware and infrastructure, Other Emerging Technologies specific hardware and infrastructure</t>
   </si>
   <si>
-    <t>Italk Mobile and Computer</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve"> 93421 </t>
   </si>
   <si>
     <t>Italk.qa</t>
   </si>
   <si>
     <t>44509332</t>
   </si>
   <si>
     <t>info@italk.qa</t>
   </si>
   <si>
     <t>Traditional IT Managed services, Traditional IT application development and deployment, Traditional IT infrastructure software, Traditional IT devices, Traditional IT infrastructure</t>
   </si>
   <si>
     <t>Technology outsourcing, Analytics and business intelligence, Customer Relationship Management Applications CRM, Network software, Mobile phone, Peripheral, Personal computing device, Network equipment, Serverstorage</t>
   </si>
   <si>
-    <t>Jarir Bookstore</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve"> 23678 </t>
   </si>
   <si>
     <t>jarirbookstore.com</t>
   </si>
   <si>
     <t>44440212</t>
   </si>
   <si>
     <t>abdulazeem@jarirbookstore.com</t>
   </si>
   <si>
     <t>Traditional IT Support services, Emerging Technology ET specific services, Traditional IT infrastructure software, Traditional IT applications, Traditional IT devices, Traditional IT infrastructure</t>
   </si>
   <si>
     <t>IT deployment and support, Edge Computing services, Customer Relationship Management Applications CRM, Physical and virtual computing software, System and service management software, Mobile phone, Peripheral, Personal computing device, Network equipment, Serverstorage</t>
   </si>
   <si>
-    <t>JAS Business Systems</t>
-[...1 lines deleted...]
-  <si>
     <t>32795</t>
   </si>
   <si>
     <t>www.jasbusinesssystems.com</t>
   </si>
   <si>
     <t>40414141</t>
   </si>
   <si>
     <t>Info@jasgroupglobal.com</t>
   </si>
   <si>
     <t>Traditional IT Managed services, Traditional IT Project oriented, Traditional IT Support services, Emerging Technology ET specific services, Traditional IT devices, Traditional IT infrastructure, Other traditional IT hardware and infrastructure, Emerging technology ET specific platforms and software</t>
   </si>
   <si>
     <t xml:space="preserve">IT consulting, Technology outsourcing, Systems and network implementations, IT deployment and support, Cybersecurity services, Big Data and Artificial Intelligence  Machine Learning services, Edge Computing services, Other Emerging Technology specific services, Mobile phone, Peripheral, Personal computing device, Network equipment, Serverstorage, Other hardware and infrastructure which does not fit to Devices  Infrastructure, Cybersecurity hardware and infrastructure, Big Data and Artificial Intelligence  Machine Learning hardware and infrastructure, Edge Computing hardware and infrastructure, Other Emerging Technologies specific hardware and infrastructure</t>
   </si>
   <si>
-    <t>JBK Controls</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve"> 102222</t>
   </si>
   <si>
     <t>www.jbkcontrols.com</t>
   </si>
   <si>
     <t>44281000</t>
   </si>
   <si>
     <t>jbkcon@qatar.net.qa</t>
   </si>
   <si>
     <t>Traditional IT Managed services, Traditional IT Project oriented, Traditional IT Support services, Emerging Technology ET specific services, Traditional IT application development and deployment, Traditional IT infrastructure software, Emerging technology ET specific platforms and software, Traditional IT devices, Traditional IT infrastructure, Emerging technology ET specific platforms and hardware</t>
   </si>
   <si>
     <t xml:space="preserve">Technology outsourcing, Application development, Systems and network implementations, IT deployment and support, Cybersecurity services, Internet of Things  MachinetoMachine M2M services, Application development software, Application platforms, Integration and orchestration middleware, Network software, Storage software, Cybersecurity platforms and software, Peripheral, Personal computing device, Network equipment, Serverstorage, Cybersecurity hardware and infrastructure</t>
   </si>
   <si>
-    <t>Kawedma</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">141839 </t>
   </si>
   <si>
     <t>www.kawedma.com</t>
   </si>
   <si>
     <t>40316824</t>
   </si>
   <si>
     <t>Info@kawedma.com</t>
   </si>
   <si>
     <t>Traditional IT Managed services, Traditional IT Project oriented, Traditional IT Support services, Traditional IT application development and deployment, Traditional IT applications</t>
   </si>
   <si>
     <t>Technology outsourcing, Application development, Application development software, IT consulting, IT deployment and support, Integration and orchestration middleware, Other traditional IT application deployment and development, Content workflow and management applications</t>
   </si>
   <si>
-    <t>Kora trading and contracting co</t>
-[...1 lines deleted...]
-  <si>
     <t>41186</t>
   </si>
   <si>
     <t>Koraqatar.com</t>
   </si>
   <si>
     <t>55161412</t>
   </si>
   <si>
     <t>Office@koraqatar.com</t>
   </si>
   <si>
-    <t>Linkia for software maintenance and websites desig</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">143689 </t>
   </si>
   <si>
     <t>https://linkia.qa</t>
   </si>
   <si>
     <t>77461980</t>
   </si>
   <si>
     <t>info@linkia.qa</t>
   </si>
   <si>
     <t>Traditional IT Managed services, Traditional IT Project oriented, Traditional IT application development and deployment, Traditional IT applications, Traditional IT infrastructure software</t>
   </si>
   <si>
     <t>Technology outsourcing, Application development, IT consulting, Analytics and business intelligence, Application development software, Application platforms, Data management software, Integration and orchestration middleware, Software quality and lifecycle tools, Other traditional IT application deployment and development, Enterprise Resource Management ERM applications, System and service management software</t>
   </si>
   <si>
-    <t>Logicom Trading and Distribution LLC</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">64873 </t>
   </si>
   <si>
     <t>www.lgcom.net</t>
   </si>
   <si>
     <t>44113448</t>
   </si>
   <si>
     <t>b.jacob@logicom.net</t>
   </si>
   <si>
     <t>Traditional IT infrastructure software, Emerging technology ET specific platforms and software, Traditional IT devices, Traditional IT infrastructure, Other traditional IT hardware and infrastructure</t>
   </si>
   <si>
     <t xml:space="preserve">Endpoint management software, Network software, Physical and virtual computing software, Storage software, System and service management software, Other traditional IT infrastructure software, Cybersecurity platforms and software, Big Data and Artificial Intelligence  Machine Learning platforms and software, Peripheral, Personal computing device, Network equipment, Serverstorage, Other hardware and infrastructure which does not fit to Devices  Infrastructure, Cybersecurity hardware and infrastructure</t>
   </si>
   <si>
-    <t>Loons Group W.L.L</t>
-[...1 lines deleted...]
-  <si>
     <t>58590</t>
   </si>
   <si>
     <t>Info@loonsgroup.com</t>
   </si>
   <si>
     <t>Traditional IT Managed services, Traditional IT Support services, Emerging Technology ET specific services, Traditional IT infrastructure software, Traditional IT infrastructure</t>
   </si>
   <si>
     <t>IT deployment and support, Technology outsourcing, Network software, Cybersecurity services, System and service management software, Network equipment, Serverstorage</t>
   </si>
   <si>
-    <t>Loqater</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">202008143 </t>
   </si>
   <si>
     <t>Loqater.qa</t>
   </si>
   <si>
     <t>Mohammedalhorr27@gmail.com</t>
   </si>
   <si>
     <t>Emerging Technology ET specific services, Emerging technology ET specific platforms and software</t>
   </si>
   <si>
     <t>Other Emerging Technology specific services, Other ET specific platforms and software</t>
   </si>
   <si>
-    <t>Lumbee Learning LLC</t>
-[...1 lines deleted...]
-  <si>
     <t>0133</t>
   </si>
   <si>
     <t>www.lumbeecorporate.com</t>
   </si>
   <si>
     <t>admin@lumbeelearning.com</t>
   </si>
   <si>
     <t>Technology outsourcing, Application development, IT education and training</t>
   </si>
   <si>
-    <t>Lysys WLL</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">48749 </t>
   </si>
   <si>
     <t>www.lysys.com</t>
   </si>
   <si>
     <t>40349191</t>
   </si>
   <si>
     <t>info@lysys.com</t>
   </si>
   <si>
     <t>Traditional IT Project oriented, Traditional IT Support services, Traditional IT applications, Traditional IT infrastructure software, Traditional IT infrastructure</t>
   </si>
   <si>
     <t>Application development, IT consulting, Systems and network implementations, IT deployment and support, IT education and training, Engineering Applications, Network software, Physical and virtual computing software, Storage software, System and service management software, Other traditional IT infrastructure software, Network equipment, Serverstorage</t>
   </si>
   <si>
-    <t>Maksys Technologies W.l.l</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">40945 </t>
   </si>
   <si>
     <t>www.maksys.qa</t>
   </si>
   <si>
     <t>44515922</t>
   </si>
   <si>
     <t>sales@maksys.qa</t>
   </si>
   <si>
     <t>Traditional IT Support services, Other traditional IT services, Emerging Technology ET specific services</t>
   </si>
   <si>
     <t>IT deployment and support, Other, Extended Reality Augmented Reality Virtual Reality Mixed Reality services</t>
   </si>
   <si>
-    <t>Maneo LLC</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve"> 00363 </t>
   </si>
   <si>
     <t>www.maneo.me</t>
   </si>
   <si>
     <t>simon.davies@maneo.me</t>
   </si>
   <si>
     <t xml:space="preserve">Technology outsourcing, Application development, IT consulting, Systems and network implementations, IT deployment and support, Other, Cybersecurity services, Internet of Things  MachinetoMachine M2M services, Other Emerging Technology specific services, Analytics and business intelligence, Application development software, Application platforms, Data management software, Integration and orchestration middleware, Other traditional IT application deployment and development, Collaborative applications, Content workflow and management applications, Customer Relationship Management Applications CRM, Enterprise Resource Management ERM applications, Production applications, Supply Chain Management SCM applications, Other traditional IT applications, Endpoint management software, Network software, Physical and virtual computing software, Storage software, System and service management software, Other traditional IT infrastructure software, Cybersecurity platforms and software, Internet of Things  MachinetoMachine M2M platforms and software, Other ET specific platforms and software</t>
   </si>
   <si>
-    <t>Mannai Trading Co. WLL</t>
-[...1 lines deleted...]
-  <si>
     <t>8191</t>
   </si>
   <si>
     <t>Info@mannai.com.qa</t>
   </si>
   <si>
     <t>Traditional IT Managed services, Traditional IT Project oriented, Traditional IT Support services, Emerging Technology ET specific services, Traditional IT application development and deployment, Traditional IT applications, Traditional IT infrastructure software, Emerging technology ET specific platforms and software, Traditional IT devices, Traditional IT infrastructure, Other traditional IT hardware and infrastructure</t>
   </si>
   <si>
     <t xml:space="preserve">Technology outsourcing, Application development, IT consulting, Systems and network implementations, IT deployment and support, IT education and training, Cybersecurity services, Big Data and Artificial Intelligence  Machine Learning services, Internet of Things  MachinetoMachine M2M services, Extended Reality Augmented Reality Virtual Reality Mixed Reality services, Blockchain  Distributed Ledger services, Edge Computing services, Other Emerging Technology specific services, Analytics and business intelligence, Application development software, Application platforms, Data management software, Integration and orchestration middleware, Software quality and lifecycle tools, Other traditional IT application deployment and development, Collaborative applications, Content workflow and management applications, Customer Relationship Management Applications CRM, Engineering Applications, Enterprise Resource Management ERM applications, Production applications, Supply Chain Management SCM applications, Other traditional IT applications, Endpoint management software, Network software, Physical and virtual computing software, Storage software, System and service management software, Other traditional IT infrastructure software, Cybersecurity platforms and software, Big Data and Artificial Intelligence  Machine Learning platforms and software, Blockchain  Distributed Ledger platforms and software, Extended Reality Augmented Reality Virtual Reality Mixed Reality platforms and software, Internet of Things  MachinetoMachine M2M platforms and software, Edge Computing platforms and software, Other ET specific platforms and software, Mobile phone, Peripheral, Personal computing device, Serverstorage, Network equipment, Other hardware and infrastructure which does not fit to Devices  Infrastructure, Cybersecurity hardware and infrastructure, Big Data and Artificial Intelligence  Machine Learning hardware and infrastructure, Blockchain  Distributed Ledger hardware and infrastructure, Extended Reality Augmented Reality Virtual Reality Mixed Reality hardware and infrastructure, Internet of Things  MachinetoMachine M2M hardware and infrastructure, Edge Computing hardware and infrastructure, Other Emerging Technologies specific hardware and infrastructure</t>
   </si>
   <si>
-    <t>Market monitor</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">8283 </t>
   </si>
   <si>
     <t>44665001</t>
   </si>
   <si>
     <t>njj@gmail.com</t>
   </si>
   <si>
     <t xml:space="preserve">Technology outsourcing, Application development, IT consulting, Systems and network implementations, IT deployment and support, IT education and training, Cybersecurity services, Internet of Things  MachinetoMachine M2M services, Analytics and business intelligence, Application development software, Application platforms, Software quality and lifecycle tools, Other traditional IT application deployment and development, Content workflow and management applications, Customer Relationship Management Applications CRM, Supply Chain Management SCM applications, Endpoint management software, Network software, Physical and virtual computing software, Storage software, System and service management software, Other traditional IT infrastructure software, Cybersecurity platforms and software, Big Data and Artificial Intelligence  Machine Learning platforms and software, Extended Reality Augmented Reality Virtual Reality Mixed Reality platforms and software</t>
   </si>
   <si>
-    <t>Masasoq</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">128723 </t>
   </si>
   <si>
     <t>www.masasouq.com</t>
   </si>
   <si>
     <t>44680684</t>
   </si>
   <si>
     <t>Zuhir@aldarait.com</t>
   </si>
   <si>
     <t>Personal computing device, Serverstorage</t>
   </si>
   <si>
-    <t>Media power</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">155418 </t>
   </si>
   <si>
     <t>www.mediapowr.it</t>
   </si>
   <si>
     <t>40284130</t>
   </si>
   <si>
     <t>Info@Media-power.me</t>
   </si>
   <si>
     <t xml:space="preserve">IT consulting, Technology outsourcing, IT deployment and support, IT education and training, Other, Big Data and Artificial Intelligence  Machine Learning services, Extended Reality Augmented Reality Virtual Reality Mixed Reality services, Network equipment, Serverstorage, Other hardware and infrastructure which does not fit to Devices  Infrastructure, Big Data and Artificial Intelligence  Machine Learning hardware and infrastructure</t>
   </si>
   <si>
-    <t>MEEZA QSTP LLC</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">200803091 </t>
   </si>
   <si>
     <t>www.meeza.net</t>
   </si>
   <si>
     <t>40040002</t>
   </si>
   <si>
     <t>info@meeza.net</t>
   </si>
   <si>
     <t xml:space="preserve">Technology outsourcing, Application development, IT consulting, Systems and network implementations, IT deployment and support, IT education and training, Other, Cybersecurity services, Big Data and Artificial Intelligence  Machine Learning services, Extended Reality Augmented Reality Virtual Reality Mixed Reality services, Internet of Things  MachinetoMachine M2M services, Blockchain  Distributed Ledger services, Edge Computing services, Other Emerging Technology specific services, Analytics and business intelligence, Application development software, Application platforms, Data management software, Integration and orchestration middleware, Software quality and lifecycle tools, Other traditional IT application deployment and development, Collaborative applications, Content workflow and management applications, Customer Relationship Management Applications CRM, Engineering Applications, Enterprise Resource Management ERM applications, Production applications, Supply Chain Management SCM applications, Other traditional IT applications, Endpoint management software, Network software, Physical and virtual computing software, Storage software, System and service management software, Other traditional IT infrastructure software, Cybersecurity platforms and software, Big Data and Artificial Intelligence  Machine Learning platforms and software, Extended Reality Augmented Reality Virtual Reality Mixed Reality platforms and software, Internet of Things  MachinetoMachine M2M platforms and software, Blockchain  Distributed Ledger platforms and software, Edge Computing platforms and software, Other ET specific platforms and software, Peripheral, Personal computing device, Network equipment, Serverstorage, Other hardware and infrastructure which does not fit to Devices  Infrastructure, Cybersecurity hardware and infrastructure, Big Data and Artificial Intelligence  Machine Learning hardware and infrastructure, Extended Reality Augmented Reality Virtual Reality Mixed Reality hardware and infrastructure, Internet of Things  MachinetoMachine M2M hardware and infrastructure, Blockchain  Distributed Ledger hardware and infrastructure, Edge Computing hardware and infrastructure, Other Emerging Technologies specific hardware and infrastructure</t>
   </si>
   <si>
     <t>02289</t>
   </si>
   <si>
     <t>www.hagzz.com</t>
   </si>
   <si>
     <t>72053188</t>
   </si>
   <si>
     <t>mo.saudi19@gmail.com</t>
   </si>
   <si>
     <t xml:space="preserve">Technology outsourcing, Application development, IT consulting, IT education and training, Big Data and Artificial Intelligence  Machine Learning services, Other, Analytics and business intelligence, Application development software, Application platforms, Data management software, Integration and orchestration middleware, Software quality and lifecycle tools, Enterprise Resource Management ERM applications, Production applications, Supply Chain Management SCM applications, Blockchain  Distributed Ledger platforms and software, Other ET specific platforms and software</t>
   </si>
   <si>
-    <t>MicroGulf</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">63815 </t>
   </si>
   <si>
     <t>Microgulfqatar.com</t>
   </si>
   <si>
     <t>44772723</t>
   </si>
   <si>
     <t>Usmanlatheef@yahoo.com</t>
   </si>
   <si>
     <t>Traditional IT Project oriented, Traditional IT Support services, Traditional IT devices, Traditional IT infrastructure</t>
   </si>
   <si>
     <t>Systems and network implementations, Mobile phone, Peripheral, Personal computing device, IT deployment and support, Network equipment, Serverstorage</t>
   </si>
   <si>
-    <t>MICROSERVE SECURITY SYSTEMS</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve"> 17518 </t>
   </si>
   <si>
     <t>www.microserve.qa</t>
   </si>
   <si>
     <t>44140999</t>
   </si>
   <si>
     <t>Tristan@microserve.qa</t>
   </si>
   <si>
     <t>Traditional IT Project oriented, Emerging Technology ET specific services, Traditional IT infrastructure</t>
   </si>
   <si>
     <t>Application development, Extended Reality Augmented Reality Virtual Reality Mixed Reality services, Network equipment</t>
   </si>
   <si>
-    <t>Microsoft</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">129573 </t>
   </si>
   <si>
     <t>https://www.microsoft.com/</t>
   </si>
   <si>
     <t>44065059</t>
   </si>
   <si>
     <t>amr.samir@microsoft.com</t>
   </si>
   <si>
     <t>Traditional IT Managed services, Traditional IT Project oriented, Traditional IT Support services, Other traditional IT services, Emerging Technology ET specific services, Traditional IT application development and deployment, Traditional IT applications, Traditional IT infrastructure software, Emerging technology ET specific platforms and software, Traditional IT devices, Traditional IT infrastructure, Emerging technology ET specific platforms and hardware</t>
   </si>
   <si>
     <t xml:space="preserve">Technology outsourcing, Application development, IT consulting, Systems and network implementations, IT deployment and support, IT education and training, Other, Cybersecurity services, Big Data and Artificial Intelligence  Machine Learning services, Extended Reality Augmented Reality Virtual Reality Mixed Reality services, Internet of Things  MachinetoMachine M2M services, Blockchain  Distributed Ledger services, Edge Computing services, Other Emerging Technology specific services, Analytics and business intelligence, Application development software, Application platforms, Data management software, Integration and orchestration middleware, Software quality and lifecycle tools, Other traditional IT application deployment and development, Collaborative applications, Content workflow and management applications, Customer Relationship Management Applications CRM, Engineering Applications, Enterprise Resource Management ERM applications, Production applications, Supply Chain Management SCM applications, Other traditional IT applications, Endpoint management software, Network software, Physical and virtual computing software, Storage software, System and service management software, Other traditional IT infrastructure software, Cybersecurity platforms and software, Big Data and Artificial Intelligence  Machine Learning platforms and software, Extended Reality Augmented Reality Virtual Reality Mixed Reality platforms and software, Internet of Things  MachinetoMachine M2M platforms and software, Blockchain  Distributed Ledger platforms and software, Edge Computing platforms and software, Other ET specific platforms and software, Peripheral, Personal computing device, Network equipment, Serverstorage, Cybersecurity hardware and infrastructure, Big Data and Artificial Intelligence  Machine Learning hardware and infrastructure, Extended Reality Augmented Reality Virtual Reality Mixed Reality hardware and infrastructure, Internet of Things  MachinetoMachine M2M hardware and infrastructure, Blockchain  Distributed Ledger hardware and infrastructure, Edge Computing hardware and infrastructure, Other Emerging Technologies specific hardware and infrastructure</t>
   </si>
   <si>
-    <t>Microsoft data recovery</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">97614 </t>
   </si>
   <si>
     <t>www.dr.qa</t>
   </si>
   <si>
     <t>44140888</t>
   </si>
   <si>
     <t>Info@dr.qa</t>
   </si>
   <si>
-    <t>Mikrolink Wireless W.L.L.</t>
-[...1 lines deleted...]
-  <si>
     <t>136500</t>
   </si>
   <si>
     <t>www.Mikrolink.com.tr</t>
   </si>
   <si>
     <t>40409820</t>
   </si>
   <si>
     <t>info@mikrolink.com.tr</t>
   </si>
   <si>
     <t>Emerging Technology ET specific services, Traditional IT Project oriented, Traditional IT Support services, Traditional IT application development and deployment, Traditional IT applications, Traditional IT infrastructure software, Emerging technology ET specific platforms and software, Traditional IT devices, Traditional IT infrastructure, Emerging technology ET specific platforms and hardware</t>
   </si>
   <si>
     <t xml:space="preserve">IT consulting, Systems and network implementations, IT deployment and support, Cybersecurity services, Big Data and Artificial Intelligence  Machine Learning services, Internet of Things  MachinetoMachine M2M services, Analytics and business intelligence, Application platforms, Data management software, Integration and orchestration middleware, Content workflow and management applications, Customer Relationship Management Applications CRM, Engineering Applications, Supply Chain Management SCM applications, Other traditional IT applications, System and service management software, Cybersecurity platforms and software, Big Data and Artificial Intelligence  Machine Learning platforms and software, Internet of Things  MachinetoMachine M2M platforms and software, Mobile phone, Network equipment, Peripheral, Personal computing device, Serverstorage, Cybersecurity hardware and infrastructure, Big Data and Artificial Intelligence  Machine Learning hardware and infrastructure, Internet of Things  MachinetoMachine M2M hardware and infrastructure</t>
   </si>
   <si>
-    <t>Mindware</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">108166 </t>
   </si>
   <si>
     <t>44405192</t>
   </si>
   <si>
     <t>B.riachi@mindware.net</t>
   </si>
   <si>
     <t>Traditional IT applications, Emerging technology ET specific platforms and software, Traditional IT devices, Traditional IT infrastructure software, Traditional IT infrastructure</t>
   </si>
   <si>
     <t xml:space="preserve">Customer Relationship Management Applications CRM, Network software, Physical and virtual computing software, Storage software, System and service management software, Other traditional IT infrastructure software, Cybersecurity platforms and software, Big Data and Artificial Intelligence  Machine Learning platforms and software, Internet of Things  MachinetoMachine M2M platforms and software, Edge Computing platforms and software, Other ET specific platforms and software, Network equipment, Personal computing device, Cybersecurity hardware and infrastructure, Serverstorage, Big Data and Artificial Intelligence  Machine Learning hardware and infrastructure, Blockchain  Distributed Ledger hardware and infrastructure, Edge Computing hardware and infrastructure, Other Emerging Technologies specific hardware and infrastructure</t>
   </si>
   <si>
-    <t>Mobile planet trading</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve"> 78489</t>
   </si>
   <si>
     <t>Mobileplanetdoha@gmail.com</t>
   </si>
   <si>
-    <t>Mohamed Abdul rahman Al-Bahar</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">69643 </t>
   </si>
   <si>
     <t>www.albahar.com</t>
   </si>
   <si>
     <t>40159555</t>
   </si>
   <si>
     <t>Ismail.shilleh@albahar.com</t>
   </si>
   <si>
-    <t>Montage island technology</t>
-[...1 lines deleted...]
-  <si>
     <t>90411</t>
   </si>
   <si>
     <t>30029797</t>
   </si>
   <si>
     <t>Yehya@mit-qatar.com</t>
   </si>
   <si>
     <t>Traditional IT Managed services, Traditional IT Project oriented, Traditional IT Support services, Traditional IT application development and deployment, Traditional IT infrastructure software, Traditional IT applications</t>
   </si>
   <si>
     <t>IT consulting, IT deployment and support, Technology outsourcing, Application development software, Application platforms, Analytics and business intelligence, Data management software, Integration and orchestration middleware, Other traditional IT application deployment and development, Software quality and lifecycle tools, Collaborative applications, Content workflow and management applications, Customer Relationship Management Applications CRM, Engineering Applications, Enterprise Resource Management ERM applications, Production applications, Supply Chain Management SCM applications, Other traditional IT applications, Endpoint management software, Network software, Storage software, System and service management software</t>
   </si>
   <si>
-    <t>Moseco Technology</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">1111 </t>
   </si>
   <si>
     <t>www.moseco.qa</t>
   </si>
   <si>
     <t>55506292</t>
   </si>
   <si>
     <t>Marwan@moseco.qa</t>
   </si>
   <si>
     <t>Traditional IT Project oriented, Emerging Technology ET specific services, Traditional IT application development and deployment, Traditional IT applications, Traditional IT infrastructure software, Emerging technology ET specific platforms and software, Traditional IT infrastructure, Other traditional IT hardware and infrastructure, Emerging technology ET specific platforms and hardware</t>
   </si>
   <si>
     <t xml:space="preserve">Application development, IT consulting, Cybersecurity services, Big Data and Artificial Intelligence  Machine Learning services, Extended Reality Augmented Reality Virtual Reality Mixed Reality services, Internet of Things  MachinetoMachine M2M services, Other Emerging Technology specific services, Analytics and business intelligence, Integration and orchestration middleware, Collaborative applications, Content workflow and management applications, Physical and virtual computing software, System and service management software, Cybersecurity platforms and software, Big Data and Artificial Intelligence  Machine Learning platforms and software, Extended Reality Augmented Reality Virtual Reality Mixed Reality platforms and software, Internet of Things  MachinetoMachine M2M platforms and software, Blockchain  Distributed Ledger platforms and software, Edge Computing platforms and software, Other ET specific platforms and software, Network equipment, Serverstorage, Other hardware and infrastructure which does not fit to Devices  Infrastructure, Cybersecurity hardware and infrastructure, Big Data and Artificial Intelligence  Machine Learning hardware and infrastructure, Extended Reality Augmented Reality Virtual Reality Mixed Reality hardware and infrastructure, Blockchain  Distributed Ledger hardware and infrastructure, Edge Computing hardware and infrastructure, Other Emerging Technologies specific hardware and infrastructure</t>
   </si>
   <si>
     <t>168402</t>
   </si>
   <si>
     <t>www.mountainqa.net</t>
   </si>
   <si>
     <t>44189854</t>
   </si>
   <si>
     <t>mountain86.trading.qa@gmail.com</t>
   </si>
   <si>
     <t>Voice</t>
   </si>
   <si>
-    <t>MSB LINE</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">22842 </t>
   </si>
   <si>
     <t>www.msblineqatar.com</t>
   </si>
   <si>
     <t>50053538</t>
   </si>
   <si>
     <t>Msb01@msblineqatar.com</t>
   </si>
   <si>
-    <t>MSI PROJECTS</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve"> 71596 </t>
   </si>
   <si>
     <t>www.msiprojects.com</t>
   </si>
   <si>
     <t>44147815</t>
   </si>
   <si>
     <t>Rajesh@msiprojects.com</t>
   </si>
   <si>
     <t xml:space="preserve">Technology outsourcing, Application development, IT consulting, Systems and network implementations, IT deployment and support, Cybersecurity services, Big Data and Artificial Intelligence  Machine Learning services, Extended Reality Augmented Reality Virtual Reality Mixed Reality services, Internet of Things  MachinetoMachine M2M services, Edge Computing services, Other Emerging Technology specific services, Analytics and business intelligence, Application development software, Application platforms, Data management software, Integration and orchestration middleware, Software quality and lifecycle tools, Other traditional IT application deployment and development, Collaborative applications, Content workflow and management applications, Customer Relationship Management Applications CRM, Engineering Applications, Enterprise Resource Management ERM applications, Other traditional IT applications, Endpoint management software, Network software, Physical and virtual computing software, Storage software, System and service management software, Other traditional IT infrastructure software, Cybersecurity platforms and software, Big Data and Artificial Intelligence  Machine Learning platforms and software, Extended Reality Augmented Reality Virtual Reality Mixed Reality platforms and software, Internet of Things  MachinetoMachine M2M platforms and software, Blockchain  Distributed Ledger platforms and software, Edge Computing platforms and software, Other ET specific platforms and software, Peripheral, Personal computing device, Network equipment, Serverstorage, Other hardware and infrastructure which does not fit to Devices  Infrastructure, Cybersecurity hardware and infrastructure, Big Data and Artificial Intelligence  Machine Learning hardware and infrastructure, Extended Reality Augmented Reality Virtual Reality Mixed Reality hardware and infrastructure, Internet of Things  MachinetoMachine M2M hardware and infrastructure, Edge Computing hardware and infrastructure, Other Emerging Technologies specific hardware and infrastructure</t>
   </si>
   <si>
-    <t>Netcho</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">40353 </t>
   </si>
   <si>
     <t>info@netcoqatar.com</t>
   </si>
   <si>
     <t>Traditional IT Managed services, Traditional IT application development and deployment, Traditional IT devices, Traditional IT infrastructure</t>
   </si>
   <si>
     <t>Technology outsourcing, Analytics and business intelligence, Mobile phone, Peripheral, Personal computing device, Network equipment</t>
   </si>
   <si>
-    <t>Netcom Computer</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">91059 </t>
   </si>
   <si>
     <t>www.netcomqatar.com</t>
   </si>
   <si>
     <t>44905166</t>
   </si>
   <si>
     <t>Info@netcomqatar.com</t>
   </si>
   <si>
     <t>Personal computing device</t>
   </si>
   <si>
-    <t>NETGATE</t>
-[...1 lines deleted...]
-  <si>
     <t>38888</t>
   </si>
   <si>
     <t>www.netgate-qa.com</t>
   </si>
   <si>
     <t>40316766</t>
   </si>
   <si>
     <t>info@netgate-qa.com</t>
   </si>
   <si>
     <t>Traditional IT Managed services, Traditional IT Project oriented, Traditional IT Support services, Other traditional IT services, Emerging Technology ET specific services, Traditional IT application development and deployment, Traditional IT applications, Traditional IT infrastructure software, Traditional IT devices, Traditional IT infrastructure, Other traditional IT hardware and infrastructure, Emerging technology ET specific platforms and hardware</t>
   </si>
   <si>
     <t xml:space="preserve">Technology outsourcing, Application development, IT consulting, Systems and network implementations, IT deployment and support, Other, Cybersecurity services, Internet of Things  MachinetoMachine M2M services, Analytics and business intelligence, Application development software, Application platforms, Data management software, Other traditional IT application deployment and development, Other traditional IT applications, Physical and virtual computing software, Other traditional IT infrastructure software, Mobile phone, Peripheral, Personal computing device, Network equipment, Serverstorage, Other hardware and infrastructure which does not fit to Devices  Infrastructure, Cybersecurity hardware and infrastructure</t>
   </si>
   <si>
-    <t>New ware</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">73002 </t>
   </si>
   <si>
     <t>www.new-ware.com</t>
   </si>
   <si>
     <t>44646759</t>
   </si>
   <si>
     <t>H.alkhatib@new-ware.com</t>
   </si>
   <si>
     <t>Traditional IT devices, Traditional IT infrastructure, Other traditional IT hardware and infrastructure, Emerging technology ET specific platforms and software</t>
   </si>
   <si>
     <t xml:space="preserve">Peripheral, Personal computing device, Serverstorage, Network equipment, Other hardware and infrastructure which does not fit to Devices  Infrastructure, Cybersecurity hardware and infrastructure, Big Data and Artificial Intelligence  Machine Learning hardware and infrastructure, Internet of Things  MachinetoMachine M2M hardware and infrastructure, Other Emerging Technologies specific hardware and infrastructure</t>
   </si>
   <si>
-    <t>NFQ SECURITY SYSTEM</t>
-[...1 lines deleted...]
-  <si>
     <t>1000000</t>
   </si>
   <si>
     <t>blackarrow.com.qa</t>
   </si>
   <si>
     <t>shadiq1979@gmail.com</t>
   </si>
   <si>
     <t>Traditional IT Managed services, Traditional IT Project oriented, Traditional IT Support services, Emerging Technology ET specific services, Traditional IT devices, Traditional IT infrastructure, Other traditional IT hardware and infrastructure</t>
   </si>
   <si>
     <t xml:space="preserve">Technology outsourcing, Application development, IT deployment and support, IT consulting, Systems and network implementations, Cybersecurity services, Personal computing device, Network equipment, Other hardware and infrastructure which does not fit to Devices  Infrastructure</t>
   </si>
   <si>
-    <t>Night waycomputer</t>
-[...1 lines deleted...]
-  <si>
     <t>313260</t>
   </si>
   <si>
     <t>50576843</t>
   </si>
   <si>
     <t>Sales@nightwaycomputer.com</t>
   </si>
   <si>
     <t>Traditional IT application development and deployment, Traditional IT infrastructure software, Traditional IT devices, Traditional IT infrastructure</t>
   </si>
   <si>
     <t>Software quality and lifecycle tools, Network software, System and service management software, Personal computing device, Network equipment</t>
   </si>
   <si>
-    <t>NINOVA TECHNOLOGY INFORMATION</t>
-[...1 lines deleted...]
-  <si>
     <t>156082</t>
   </si>
   <si>
     <t>www.ninova-tech.com</t>
   </si>
   <si>
     <t>44119118</t>
   </si>
   <si>
     <t>info@ninova-tech.com</t>
   </si>
   <si>
     <t>Traditional IT Managed services, Traditional IT Project oriented, Traditional IT Support services, Other traditional IT services, Emerging Technology ET specific services, Traditional IT application development and deployment, Traditional IT applications, Traditional IT infrastructure software, Emerging technology ET specific platforms and software, Traditional IT devices, Traditional IT infrastructure, Other traditional IT hardware and infrastructure, Emerging technology ET specific platforms and software</t>
   </si>
   <si>
     <t xml:space="preserve">Technology outsourcing, Application development, IT consulting, Systems and network implementations, IT deployment and support, Internet of Things  MachinetoMachine M2M services, Edge Computing services, Other Emerging Technology specific services, Other, Analytics and business intelligence, Application development software, Application platforms, Data management software, Integration and orchestration middleware, Other traditional IT application deployment and development, Enterprise Resource Management ERM applications, Supply Chain Management SCM applications, Other traditional IT applications, Network software, Physical and virtual computing software, System and service management software, Other traditional IT infrastructure software, Internet of Things  MachinetoMachine M2M platforms and software, Edge Computing platforms and software, Other ET specific platforms and software, Internet of Things  MachinetoMachine M2M hardware and infrastructure, Edge Computing hardware and infrastructure, Other Emerging Technologies specific hardware and infrastructure</t>
   </si>
   <si>
-    <t>NIT Software</t>
-[...1 lines deleted...]
-  <si>
     <t>88444</t>
   </si>
   <si>
     <t>www.nexitglobal.com</t>
   </si>
   <si>
     <t>44440085</t>
   </si>
   <si>
     <t>info@nexitglobal.com</t>
   </si>
   <si>
     <t>Traditional IT Managed services, Traditional IT Project oriented, Traditional IT Support services, Other traditional IT services, Traditional IT application development and deployment, Traditional IT applications, Traditional IT infrastructure software, Emerging technology ET specific platforms and software, Traditional IT infrastructure, Other traditional IT hardware and infrastructure</t>
   </si>
   <si>
     <t xml:space="preserve">Technology outsourcing, Application development, IT consulting, Systems and network implementations, IT deployment and support, Other, Analytics and business intelligence, Application platforms, Data management software, Software quality and lifecycle tools, Other traditional IT application deployment and development, Collaborative applications, Content workflow and management applications, Customer Relationship Management Applications CRM, Enterprise Resource Management ERM applications, Production applications, Other traditional IT applications, Storage software, Other traditional IT infrastructure software, Big Data and Artificial Intelligence  Machine Learning platforms and software, Serverstorage, Other hardware and infrastructure which does not fit to Devices  Infrastructure</t>
   </si>
   <si>
-    <t>Noble Global Enterprise</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve"> 77494</t>
   </si>
   <si>
     <t>www.noblege.com</t>
   </si>
   <si>
     <t>44918970</t>
   </si>
   <si>
     <t>Info@noblegl.com</t>
   </si>
   <si>
     <t>Traditional IT Managed services, Traditional IT Support services, Other traditional IT services, Traditional IT application development and deployment, Traditional IT infrastructure software, Emerging technology ET specific platforms and software, Traditional IT devices, Traditional IT infrastructure, Emerging technology ET specific platforms and hardware</t>
   </si>
   <si>
     <t xml:space="preserve">Technology outsourcing, IT deployment and support, IT education and training, Other, Analytics and business intelligence, Application development software, Storage software, Internet of Things  MachinetoMachine M2M platforms and software, Personal computing device, Network equipment, Serverstorage</t>
   </si>
   <si>
-    <t>Nuance Digital Trading And Programming</t>
-[...1 lines deleted...]
-  <si>
     <t>102577</t>
   </si>
   <si>
     <t>www.nuancedigital.marketing</t>
   </si>
   <si>
     <t>40204331</t>
   </si>
   <si>
     <t>aldrin.menezes@nuancedigital.marketing.com</t>
   </si>
   <si>
     <t>Other traditional IT services</t>
   </si>
   <si>
     <t>Other</t>
   </si>
   <si>
-    <t>Oasis</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">1271143 </t>
   </si>
   <si>
     <t>Admin.qatar@oasis-me.com</t>
   </si>
   <si>
-    <t>Obvious Technolgies</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">201 </t>
   </si>
   <si>
     <t>www.obvioustechnologies.com</t>
   </si>
   <si>
     <t>eab@obvious.tech</t>
   </si>
   <si>
     <t>Integration and orchestration middleware, Other traditional IT applications</t>
   </si>
   <si>
-    <t>OGTech for ID Systems and IT</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">64257 </t>
   </si>
   <si>
     <t>www.OGTech.com</t>
   </si>
   <si>
     <t>44342186</t>
   </si>
   <si>
     <t>Q_Contact@OGTech.com</t>
   </si>
   <si>
     <t xml:space="preserve">Internet of Things  MachinetoMachine M2M hardware and infrastructure, Technology outsourcing, Application development, IT deployment and support, Internet of Things  MachinetoMachine M2M services, Other Emerging Technology specific services, Analytics and business intelligence, Application development software, Data management software, Collaborative applications, Content workflow and management applications, Enterprise Resource Management ERM applications, Supply Chain Management SCM applications, Storage software, Internet of Things  MachinetoMachine M2M platforms and software, Other ET specific platforms and software, Peripheral, Network equipment, Serverstorage, Other traditional IT infrastructure software, Personal computing device</t>
   </si>
   <si>
-    <t>ONE AUTOCAR</t>
-[...1 lines deleted...]
-  <si>
     <t>179596</t>
   </si>
   <si>
     <t>www.oneautocar.com</t>
   </si>
   <si>
     <t>30663555</t>
   </si>
   <si>
     <t>info@oneautocar.com</t>
   </si>
   <si>
     <t>Emerging Technology ET specific services, Traditional IT application development and deployment, Traditional IT applications, Traditional IT infrastructure software, Emerging technology ET specific platforms and software</t>
   </si>
   <si>
     <t>Analytics and business intelligence, Application development software, Application platforms, Integration and orchestration middleware, Content workflow and management applications, Customer Relationship Management Applications CRM</t>
   </si>
   <si>
-    <t>One global logistics</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">152300 </t>
   </si>
   <si>
     <t>www.oneglobalqatar.com</t>
   </si>
   <si>
     <t>44679446</t>
   </si>
   <si>
     <t>Gm@oneglobalqatar.com</t>
   </si>
   <si>
-    <t>Ooredoo Qatar</t>
-[...1 lines deleted...]
-  <si>
     <t>120155</t>
   </si>
   <si>
     <t>www.ooredoo.qa</t>
   </si>
   <si>
     <t>44002550</t>
   </si>
   <si>
     <t>regulatorymanagement@ooredoo.qa</t>
   </si>
   <si>
     <t>Traditional IT Managed services, Traditional IT Project oriented, Emerging Technology ET specific services, Traditional IT application development and deployment, Traditional IT applications, Traditional IT infrastructure software, Emerging technology ET specific platforms and software, Traditional IT devices, Traditional IT infrastructure, Other traditional IT hardware and infrastructure, Emerging technology ET specific platforms and hardware</t>
   </si>
   <si>
     <t xml:space="preserve">Technology outsourcing, Application development, IT consulting, Systems and network implementations, Cybersecurity services, Big Data and Artificial Intelligence  Machine Learning services, Extended Reality Augmented Reality Virtual Reality Mixed Reality services, Internet of Things  MachinetoMachine M2M services, Edge Computing services, Other Emerging Technology specific services, Application development software, Application platforms, Analytics and business intelligence, Data management software, Integration and orchestration middleware, Software quality and lifecycle tools, Other traditional IT application deployment and development, Collaborative applications, Content workflow and management applications, Endpoint management software, Network software, Physical and virtual computing software, System and service management software, Other traditional IT infrastructure software, Cybersecurity platforms and software, Big Data and Artificial Intelligence  Machine Learning platforms and software, Extended Reality Augmented Reality Virtual Reality Mixed Reality platforms and software, Internet of Things  MachinetoMachine M2M platforms and software, Edge Computing platforms and software, Other ET specific platforms and software, Mobile phone, Network equipment, Serverstorage, Other Emerging Technologies specific hardware and infrastructure, Cybersecurity hardware and infrastructure, Big Data and Artificial Intelligence  Machine Learning hardware and infrastructure, Extended Reality Augmented Reality Virtual Reality Mixed Reality hardware and infrastructure, Internet of Things  MachinetoMachine M2M hardware and infrastructure, Edge Computing hardware and infrastructure, Other hardware and infrastructure which does not fit to Devices  Infrastructure</t>
   </si>
   <si>
-    <t>Optimum Solutions</t>
-[...1 lines deleted...]
-  <si>
     <t>90482</t>
   </si>
   <si>
     <t>44583684</t>
   </si>
   <si>
     <t>Ghazzawy@optimumsc.net</t>
   </si>
   <si>
     <t>Application development, Application platforms, Data management software, Software quality and lifecycle tools, Collaborative applications, Customer Relationship Management Applications CRM, Enterprise Resource Management ERM applications, Storage software</t>
   </si>
   <si>
-    <t>Oracle Systems (QFC)</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">15160800 </t>
   </si>
   <si>
     <t>www.oracle.com</t>
   </si>
   <si>
     <t>44462777</t>
   </si>
   <si>
     <t>info@oracle.com</t>
   </si>
   <si>
     <t>Traditional IT Project oriented, Traditional IT Support services, Emerging Technology ET specific services, Traditional IT application development and deployment, Traditional IT applications, Traditional IT infrastructure software, Emerging technology ET specific platforms and software, Traditional IT infrastructure, Other traditional IT hardware and infrastructure, Emerging technology ET specific platforms and hardware</t>
   </si>
   <si>
     <t xml:space="preserve">Application development, Systems and network implementations, IT deployment and support, IT education and training, Big Data and Artificial Intelligence  Machine Learning services, Edge Computing services, Other Emerging Technology specific services, Analytics and business intelligence, Application development software, Application platforms, Data management software, Integration and orchestration middleware, Software quality and lifecycle tools, Other traditional IT application deployment and development, Collaborative applications, Content workflow and management applications, Customer Relationship Management Applications CRM, Engineering Applications, Enterprise Resource Management ERM applications, Production applications, Supply Chain Management SCM applications, Other traditional IT applications, Physical and virtual computing software, Storage software, System and service management software, Other traditional IT infrastructure software, Big Data and Artificial Intelligence  Machine Learning platforms and software, Edge Computing platforms and software, Other ET specific platforms and software, Serverstorage, Other hardware and infrastructure which does not fit to Devices  Infrastructure, Big Data and Artificial Intelligence  Machine Learning hardware and infrastructure, Extended Reality Augmented Reality Virtual Reality Mixed Reality hardware and infrastructure, Edge Computing hardware and infrastructure</t>
   </si>
   <si>
-    <t>Oryx security systems</t>
-[...1 lines deleted...]
-  <si>
     <t>105871</t>
   </si>
   <si>
     <t>www.oryxss.com</t>
   </si>
   <si>
     <t>Info@oryxss.com</t>
   </si>
   <si>
     <t>Traditional IT Project oriented, Traditional IT devices, Emerging technology ET specific platforms and software</t>
   </si>
   <si>
     <t>Systems and network implementations, Peripheral, Other Emerging Technologies specific hardware and infrastructure</t>
   </si>
   <si>
-    <t xml:space="preserve">ORYX VALLEY FOR  TECHNOLOGY And TECHNOLOGY</t>
-[...1 lines deleted...]
-  <si>
     <t>142001</t>
   </si>
   <si>
     <t>www.oryxvalley.com</t>
   </si>
   <si>
     <t>66633059</t>
   </si>
   <si>
     <t>Walid@numbase.com</t>
   </si>
   <si>
-    <t>OSQ digital LLC</t>
-[...1 lines deleted...]
-  <si>
     <t>00960</t>
   </si>
   <si>
     <t>www.osqdigital.com</t>
   </si>
   <si>
     <t>44231338</t>
   </si>
   <si>
     <t>Info@osqdigital.com</t>
   </si>
   <si>
     <t>Application development, IT consulting, Technology outsourcing, IT education and training</t>
   </si>
   <si>
-    <t>OXYGEN Technology</t>
-[...1 lines deleted...]
-  <si>
     <t>80543</t>
   </si>
   <si>
     <t>www.oxygenqatar.net</t>
   </si>
   <si>
     <t>44273737</t>
   </si>
   <si>
     <t>Shaikh@oxygenqatar.net</t>
   </si>
   <si>
     <t>Application development, IT consulting</t>
   </si>
   <si>
-    <t>P Tech</t>
-[...1 lines deleted...]
-  <si>
     <t>110643</t>
   </si>
   <si>
     <t>44425217</t>
   </si>
   <si>
     <t>Gulf.banader2000@gmail.com</t>
   </si>
   <si>
     <t>Application development software, Application platforms, Data management software</t>
   </si>
   <si>
-    <t>Paloalto netwoks</t>
-[...1 lines deleted...]
-  <si>
     <t>11111</t>
   </si>
   <si>
     <t>www.paloaltonetworks.com</t>
   </si>
   <si>
     <t>55894147</t>
   </si>
   <si>
     <t>Info@paloaltonetworks.com</t>
   </si>
   <si>
     <t>Emerging Technology ET specific services, Emerging technology ET specific platforms and software, Emerging technology ET specific platforms and hardware</t>
   </si>
   <si>
     <t xml:space="preserve">Cybersecurity services, Cybersecurity platforms and software, Internet of Things  MachinetoMachine M2M platforms and software, Cybersecurity hardware and infrastructure</t>
   </si>
   <si>
-    <t>Pandata Tech LLC</t>
-[...1 lines deleted...]
-  <si>
     <t>17166606</t>
   </si>
   <si>
     <t>www.pandata.qa</t>
   </si>
   <si>
     <t>40294608</t>
   </si>
   <si>
     <t>info@pandata.qa</t>
   </si>
   <si>
     <t>Traditional IT Project oriented, Emerging Technology ET specific services, Traditional IT application development and deployment, Emerging technology ET specific platforms and software</t>
   </si>
   <si>
     <t xml:space="preserve">Application development, IT consulting, Big Data and Artificial Intelligence  Machine Learning services, Analytics and business intelligence, Application development software, Data management software, Big Data and Artificial Intelligence  Machine Learning platforms and software</t>
   </si>
   <si>
-    <t>Panorama phone</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">39671 </t>
   </si>
   <si>
     <t>77141419</t>
   </si>
   <si>
     <t>Gm@alnoor-ib.coj</t>
   </si>
   <si>
-    <t>Paramount Computer Systems Qatar WLL</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">29412 </t>
   </si>
   <si>
     <t>www.paramountassure.com</t>
   </si>
   <si>
     <t>44661850</t>
   </si>
   <si>
     <t>Connect@paramountassure.com</t>
   </si>
   <si>
     <t>Traditional IT Managed services, Traditional IT Project oriented, Traditional IT Support services, Emerging Technology ET specific services, Traditional IT application development and deployment, Traditional IT applications, Traditional IT infrastructure software, Emerging technology ET specific platforms and software, Traditional IT devices, Other traditional IT hardware and infrastructure</t>
   </si>
   <si>
     <t xml:space="preserve">Technology outsourcing, IT consulting, Systems and network implementations, IT deployment and support, Cybersecurity services, Analytics and business intelligence, Data management software, Other traditional IT application deployment and development, Content workflow and management applications, Enterprise Resource Management ERM applications, Endpoint management software, Network software, System and service management software, Cybersecurity platforms and software, Peripheral, Other hardware and infrastructure which does not fit to Devices  Infrastructure, Cybersecurity hardware and infrastructure</t>
   </si>
   <si>
-    <t>Partners IT</t>
-[...1 lines deleted...]
-  <si>
     <t>54452</t>
   </si>
   <si>
     <t>pavilionit.com</t>
   </si>
   <si>
     <t>55420099</t>
   </si>
   <si>
     <t>mhamed@pavilionit.com</t>
   </si>
   <si>
     <t>Traditional IT Project oriented, Traditional IT Support services, Emerging Technology ET specific services, Traditional IT application development and deployment, Traditional IT applications, Traditional IT infrastructure software, Emerging technology ET specific platforms and hardware</t>
   </si>
   <si>
     <t xml:space="preserve">Application development, IT consulting, Systems and network implementations, IT deployment and support, IT education and training, Big Data and Artificial Intelligence  Machine Learning services, Internet of Things  MachinetoMachine M2M services, Analytics and business intelligence, Application development software, Data management software, Software quality and lifecycle tools, Customer Relationship Management Applications CRM, Enterprise Resource Management ERM applications, Production applications, Supply Chain Management SCM applications, Other traditional IT applications, Endpoint management software, Storage software, System and service management software, Other Emerging Technologies specific hardware and infrastructure</t>
   </si>
   <si>
-    <t>PASSWORD PHONE AND COMPUTER</t>
-[...1 lines deleted...]
-  <si>
     <t>78532</t>
   </si>
   <si>
     <t>55664610</t>
   </si>
   <si>
     <t>MODYSHREIF1984@GMAIL.COM</t>
   </si>
   <si>
     <t>Emerging Technology ET specific services, Traditional IT Project oriented</t>
   </si>
   <si>
     <t xml:space="preserve">Blockchain  Distributed Ledger services, Systems and network implementations</t>
   </si>
   <si>
-    <t>PC WORLD</t>
-[...1 lines deleted...]
-  <si>
     <t>31551</t>
   </si>
   <si>
     <t>www.pcw-qa.com</t>
   </si>
   <si>
     <t>44877133</t>
   </si>
   <si>
     <t>Ahmadpcworld@gmail.com</t>
   </si>
   <si>
-    <t>PCC Advertising</t>
-[...1 lines deleted...]
-  <si>
     <t>52064</t>
   </si>
   <si>
     <t>www.pccadvertising.com</t>
   </si>
   <si>
     <t>44118136</t>
   </si>
   <si>
     <t>Info@pccadvertising.com</t>
   </si>
   <si>
     <t>Traditional IT Managed services, Traditional IT Project oriented, Emerging Technology ET specific services, Traditional IT application development and deployment, Emerging technology ET specific platforms and software</t>
   </si>
   <si>
     <t xml:space="preserve">Technology outsourcing, Internet of Things  MachinetoMachine M2M services, Application development software, Internet of Things  MachinetoMachine M2M platforms and software</t>
   </si>
   <si>
-    <t>Precast</t>
-[...1 lines deleted...]
-  <si>
     <t>142038</t>
   </si>
   <si>
     <t>www.precast-group.com</t>
   </si>
   <si>
     <t>33732841</t>
   </si>
   <si>
     <t>Jose.thomas@precast-group.com</t>
   </si>
   <si>
     <t>Analytics and business intelligence, Data management software, Engineering Applications, Production applications, Storage software, Extended Reality Augmented Reality Virtual Reality Mixed Reality platforms and software, Edge Computing platforms and software, Serverstorage, Extended Reality Augmented Reality Virtual Reality Mixed Reality hardware and infrastructure</t>
   </si>
   <si>
-    <t>Premier Fintech LLC</t>
-[...1 lines deleted...]
-  <si>
     <t>00954</t>
   </si>
   <si>
     <t>www.premier.com.qa</t>
   </si>
   <si>
     <t>info@premier.com.qa</t>
   </si>
   <si>
     <t>Emerging Technology ET specific services, Traditional IT Project oriented, Traditional IT application development and deployment</t>
   </si>
   <si>
     <t>Application development, IT consulting, Extended Reality Augmented Reality Virtual Reality Mixed Reality services, Application platforms</t>
   </si>
   <si>
-    <t>Prim sultion</t>
-[...1 lines deleted...]
-  <si>
     <t>94944</t>
   </si>
   <si>
     <t>www.pscdoha.com</t>
   </si>
   <si>
     <t>44512100</t>
   </si>
   <si>
     <t>anil@pscdoha.com</t>
   </si>
   <si>
     <t>Other traditional IT services, Traditional IT Managed services</t>
   </si>
   <si>
     <t>Other, Technology outsourcing</t>
   </si>
   <si>
-    <t>Progress soft qatar</t>
-[...1 lines deleted...]
-  <si>
     <t>44242210</t>
   </si>
   <si>
     <t>Progresssoftqatar@qa.Com</t>
   </si>
   <si>
     <t>Traditional IT Managed services, Traditional IT Project oriented, Traditional IT Support services, Other traditional IT services, Emerging Technology ET specific services, Traditional IT application development and deployment, Traditional IT applications, Emerging technology ET specific platforms and software</t>
   </si>
   <si>
     <t xml:space="preserve">Technology outsourcing, Application development, IT consulting, IT deployment and support, Other, Big Data and Artificial Intelligence  Machine Learning services, Blockchain  Distributed Ledger services, Application development software, Application platforms, Data management software, Enterprise Resource Management ERM applications, Other traditional IT applications, Blockchain  Distributed Ledger platforms and software, Other ET specific platforms and software</t>
   </si>
   <si>
-    <t>Protech Solutions</t>
-[...1 lines deleted...]
-  <si>
     <t>25176</t>
   </si>
   <si>
     <t>www.protech-solutions.biz</t>
   </si>
   <si>
     <t>44317225</t>
   </si>
   <si>
     <t>admin@protech-solutions.biz</t>
   </si>
   <si>
     <t>Traditional IT Managed services, Traditional IT Project oriented, Traditional IT Support services, Other traditional IT services, Emerging Technology ET specific services, Traditional IT application development and deployment, Traditional IT applications, Traditional IT infrastructure software, Traditional IT infrastructure, Other traditional IT hardware and infrastructure</t>
   </si>
   <si>
     <t xml:space="preserve">Technology outsourcing, Application development, IT consulting, Systems and network implementations, IT deployment and support, Other, Internet of Things  MachinetoMachine M2M services, Integration and orchestration middleware, Collaborative applications, Content workflow and management applications, Engineering Applications, Network software, Physical and virtual computing software, Other traditional IT infrastructure software, Network equipment, Other hardware and infrastructure which does not fit to Devices  Infrastructure</t>
   </si>
   <si>
-    <t>Proz Technologies</t>
-[...1 lines deleted...]
-  <si>
     <t>76467</t>
   </si>
   <si>
     <t>www.proztec.com</t>
   </si>
   <si>
     <t>44420050</t>
   </si>
   <si>
     <t>info@proztec.com</t>
   </si>
   <si>
     <t xml:space="preserve">Technology outsourcing, Application development, IT consulting, IT deployment and support, Cybersecurity services, Big Data and Artificial Intelligence  Machine Learning services, Other Emerging Technology specific services, Analytics and business intelligence, Data management software, Integration and orchestration middleware, Other traditional IT application deployment and development, Supply Chain Management SCM applications, Endpoint management software, System and service management software, Cybersecurity platforms and software, Big Data and Artificial Intelligence  Machine Learning platforms and software, Other ET specific platforms and software</t>
   </si>
   <si>
-    <t>purplerose</t>
-[...1 lines deleted...]
-  <si>
     <t>134281</t>
   </si>
   <si>
     <t>www.purpleroseqatar.com</t>
   </si>
   <si>
     <t>55682188</t>
   </si>
   <si>
     <t>info@purpleroseqatar.com</t>
   </si>
   <si>
     <t>Traditional IT Managed services, Traditional IT Project oriented, Other traditional IT services, Emerging Technology ET specific services, Traditional IT application development and deployment, Emerging technology ET specific platforms and software, Traditional IT applications, Traditional IT infrastructure software</t>
   </si>
   <si>
     <t xml:space="preserve">Technology outsourcing, Application development, IT consulting, Other, Cybersecurity services, Big Data and Artificial Intelligence  Machine Learning services, Blockchain  Distributed Ledger services, Analytics and business intelligence, Application development software, Application platforms, Data management software, Other traditional IT application deployment and development, Content workflow and management applications, Customer Relationship Management Applications CRM, Other traditional IT applications, Endpoint management software, Cybersecurity platforms and software, Big Data and Artificial Intelligence  Machine Learning platforms and software, Blockchain  Distributed Ledger platforms and software</t>
   </si>
   <si>
-    <t>PwC</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve"> 00013</t>
   </si>
   <si>
     <t>www.pwc.com</t>
   </si>
   <si>
     <t>44192777</t>
   </si>
   <si>
     <t>yazen.alsafi@pwc.com</t>
   </si>
   <si>
     <t xml:space="preserve">Technology outsourcing, Application development, IT consulting, Systems and network implementations, IT deployment and support, IT education and training, Other, Cybersecurity services, Big Data and Artificial Intelligence  Machine Learning services, Extended Reality Augmented Reality Virtual Reality Mixed Reality services, Internet of Things  MachinetoMachine M2M services, Blockchain  Distributed Ledger services, Edge Computing services, Other Emerging Technology specific services, Analytics and business intelligence, Application development software, Application platforms, Data management software, Integration and orchestration middleware, Software quality and lifecycle tools, Other traditional IT application deployment and development, Collaborative applications, Content workflow and management applications, Customer Relationship Management Applications CRM, Engineering Applications, Cybersecurity platforms and software, Big Data and Artificial Intelligence  Machine Learning platforms and software, Extended Reality Augmented Reality Virtual Reality Mixed Reality platforms and software, Internet of Things  MachinetoMachine M2M platforms and software, Blockchain  Distributed Ledger platforms and software, Edge Computing platforms and software</t>
   </si>
   <si>
-    <t>Q Link software</t>
-[...1 lines deleted...]
-  <si>
     <t>92323</t>
   </si>
   <si>
     <t>www.qlinksoftware.com</t>
   </si>
   <si>
     <t>40391020</t>
   </si>
   <si>
     <t>Info@QLINKSOFTWARE.COM</t>
   </si>
   <si>
     <t>Traditional IT Project oriented, Emerging Technology ET specific services, Traditional IT application development and deployment, Traditional IT applications, Emerging technology ET specific platforms and software</t>
   </si>
   <si>
     <t xml:space="preserve">Application development, Systems and network implementations, Internet of Things  MachinetoMachine M2M services, Other Emerging Technology specific services, Application development software, Application platforms, Data management software, Integration and orchestration middleware, Engineering Applications, Enterprise Resource Management ERM applications, Production applications, Extended Reality Augmented Reality Virtual Reality Mixed Reality platforms and software</t>
   </si>
   <si>
-    <t>Q web</t>
-[...1 lines deleted...]
-  <si>
     <t>53671</t>
   </si>
   <si>
     <t>www.qweb.qa</t>
   </si>
   <si>
     <t>40011644</t>
   </si>
   <si>
     <t>Vincent@genesis.qa</t>
   </si>
   <si>
     <t xml:space="preserve">Application development software, Customer Relationship Management Applications CRM, Other traditional IT infrastructure software, Internet of Things  MachinetoMachine M2M platforms and software</t>
   </si>
   <si>
-    <t>Qatar Communication Company</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve"> 20237</t>
   </si>
   <si>
     <t>Qatar-cc. Qa</t>
   </si>
   <si>
     <t>44657290</t>
   </si>
   <si>
     <t>qcc@qatar-cc.qa</t>
   </si>
   <si>
     <t>Traditional IT Managed services, Traditional IT Support services, Other traditional IT services, Emerging Technology ET specific services, Traditional IT application development and deployment, Traditional IT applications, Traditional IT infrastructure software, Emerging technology ET specific platforms and software, Traditional IT devices, Traditional IT infrastructure, Other traditional IT hardware and infrastructure, Emerging technology ET specific platforms and hardware</t>
   </si>
   <si>
     <t xml:space="preserve">Technology outsourcing, IT deployment and support, Other, Internet of Things  MachinetoMachine M2M services, Integration and orchestration middleware, Engineering Applications, Network software, Cybersecurity platforms and software, Internet of Things  MachinetoMachine M2M platforms and software, Mobile phone, Peripheral, Personal computing device, Network equipment, Serverstorage, Other hardware and infrastructure which does not fit to Devices  Infrastructure, Internet of Things  MachinetoMachine M2M hardware and infrastructure</t>
   </si>
   <si>
-    <t>Qatar Communications Services</t>
-[...1 lines deleted...]
-  <si>
     <t>30306</t>
   </si>
   <si>
     <t>44320075</t>
   </si>
   <si>
     <t>solutions@qatarcomm.com</t>
   </si>
   <si>
     <t>Traditional IT Project oriented, Traditional IT infrastructure, Other traditional IT hardware and infrastructure</t>
   </si>
   <si>
     <t xml:space="preserve">Systems and network implementations, Network equipment, Serverstorage, Other hardware and infrastructure which does not fit to Devices  Infrastructure</t>
   </si>
   <si>
-    <t>Qatar Computer Services</t>
-[...1 lines deleted...]
-  <si>
     <t>6816</t>
   </si>
   <si>
     <t>www.qcs-qatar.com</t>
   </si>
   <si>
     <t>44191111</t>
   </si>
   <si>
     <t>sales@qcs-qatar.com</t>
   </si>
   <si>
     <t>Technology outsourcing, Systems and network implementations, IT deployment and support, Cybersecurity services, Edge Computing services, Analytics and business intelligence, Integration and orchestration middleware, Other traditional IT application deployment and development, Endpoint management software, Network software, Storage software, System and service management software, Cybersecurity platforms and software, Peripheral, Personal computing device, Network equipment, Serverstorage, Cybersecurity hardware and infrastructure</t>
   </si>
   <si>
-    <t>QATAR GROUP FOR PETROLWUM SERVICES</t>
-[...1 lines deleted...]
-  <si>
     <t>14173</t>
   </si>
   <si>
     <t>www.qqps.com.qa</t>
   </si>
   <si>
     <t>77821082</t>
   </si>
   <si>
     <t>Rafi@qgps.com.qa</t>
   </si>
   <si>
-    <t>Qatar international trading and investment</t>
-[...1 lines deleted...]
-  <si>
     <t>qiti.co</t>
   </si>
   <si>
     <t>70620183</t>
   </si>
   <si>
     <t>Info@qiti.co</t>
   </si>
   <si>
     <t>Emerging technology ET specific platforms and software, Traditional IT infrastructure, Emerging technology ET specific platforms and hardware</t>
   </si>
   <si>
     <t xml:space="preserve">Internet of Things  MachinetoMachine M2M hardware and infrastructure, Network equipment</t>
   </si>
   <si>
-    <t>Qatar Satellite Company</t>
-[...1 lines deleted...]
-  <si>
     <t>46978</t>
   </si>
   <si>
     <t>www.Es’hailsat.qa</t>
   </si>
   <si>
     <t>44993515</t>
   </si>
   <si>
     <t>Info@eshailsat.qa</t>
   </si>
   <si>
     <t>Traditional IT Managed services, Traditional IT Project oriented, Traditional IT Support services, Other traditional IT hardware and infrastructure, Emerging technology ET specific platforms and hardware</t>
   </si>
   <si>
     <t xml:space="preserve">Technology outsourcing, Application development, Systems and network implementations, IT deployment and support, Other hardware and infrastructure which does not fit to Devices  Infrastructure, Other Emerging Technologies specific hardware and infrastructure</t>
   </si>
   <si>
-    <t>Qatar Technology Group</t>
-[...1 lines deleted...]
-  <si>
     <t>54885</t>
   </si>
   <si>
     <t>www.al-shaabgroup.com</t>
   </si>
   <si>
     <t>44437041</t>
   </si>
   <si>
     <t>Shady.Rizk@qtg-qa.com</t>
   </si>
   <si>
     <t>Traditional IT Managed services, Traditional IT Project oriented, Traditional IT Support services, Emerging Technology ET specific services, Traditional IT infrastructure, Emerging technology ET specific platforms and software</t>
   </si>
   <si>
     <t>IT consulting, Technology outsourcing, Systems and network implementations, IT deployment and support, IT education and training, Other Emerging Technology specific services, Network equipment, Serverstorage, Edge Computing hardware and infrastructure</t>
   </si>
   <si>
-    <t>QB software development</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">116007 </t>
   </si>
   <si>
     <t>www.qbsoftqatar.com</t>
   </si>
   <si>
     <t>44515045</t>
   </si>
   <si>
     <t>walid@qbsoftqatar.com</t>
   </si>
   <si>
     <t>Traditional IT application development and deployment, Traditional IT devices, Traditional IT infrastructure, Other traditional IT hardware and infrastructure</t>
   </si>
   <si>
     <t xml:space="preserve">Application development software, Data management software, Personal computing device, Network equipment, Serverstorage, Other hardware and infrastructure which does not fit to Devices  Infrastructure</t>
   </si>
   <si>
-    <t>qcloud technology qfz llc</t>
-[...1 lines deleted...]
-  <si>
     <t>181</t>
   </si>
   <si>
     <t>66089767</t>
   </si>
   <si>
     <t>yg@qcloudqfz.com</t>
   </si>
   <si>
     <t>Traditional IT Project oriented, Traditional IT Support services, Other traditional IT services, Other traditional IT hardware and infrastructure</t>
   </si>
   <si>
     <t xml:space="preserve">IT consulting, IT deployment and support, Other, Other hardware and infrastructure which does not fit to Devices  Infrastructure</t>
   </si>
   <si>
-    <t>QData QFZ LLC</t>
-[...1 lines deleted...]
-  <si>
     <t>202</t>
   </si>
   <si>
     <t>www.dvc.qa</t>
   </si>
   <si>
     <t>40205064</t>
   </si>
   <si>
     <t>ibonal@dvc.qa</t>
   </si>
   <si>
-    <t>Qimma</t>
-[...1 lines deleted...]
-  <si>
     <t>122874</t>
   </si>
   <si>
     <t>www.al-qimma.com</t>
   </si>
   <si>
     <t>Contact@Al-qimma.COM</t>
   </si>
   <si>
     <t>Traditional IT Project oriented, Traditional IT Support services, Traditional IT application development and deployment, Traditional IT applications, Traditional IT infrastructure software, Emerging technology ET specific platforms and software, Emerging technology ET specific platforms and hardware</t>
   </si>
   <si>
     <t xml:space="preserve">IT consulting, Systems and network implementations, IT deployment and support, Application development software, Application platforms, Enterprise Resource Management ERM applications, Production applications, Network software, Physical and virtual computing software, Storage software, Internet of Things  MachinetoMachine M2M platforms and software, Application development</t>
   </si>
   <si>
-    <t>Q-Markerter</t>
-[...1 lines deleted...]
-  <si>
     <t>149867</t>
   </si>
   <si>
     <t>Q-Marketer.com</t>
   </si>
   <si>
     <t>info@q-marketer.com</t>
   </si>
   <si>
     <t>Traditional IT application development and deployment, Traditional IT Managed services, Traditional IT Project oriented, Traditional IT applications</t>
   </si>
   <si>
     <t>Application development, Technology outsourcing, Application development software, IT consulting, Application platforms, Other traditional IT application deployment and development, Other traditional IT applications</t>
   </si>
   <si>
-    <t>QNBN Qatar national broadband network</t>
-[...1 lines deleted...]
-  <si>
     <t>1111</t>
   </si>
   <si>
     <t>www.qnbn.qa</t>
   </si>
   <si>
     <t>44041500</t>
   </si>
   <si>
     <t>Info@qnbn.qa</t>
   </si>
   <si>
-    <t>QNEXUS QSTP LLC</t>
-[...1 lines deleted...]
-  <si>
     <t>200805151</t>
   </si>
   <si>
     <t>www.qnexus.net</t>
   </si>
   <si>
     <t>77307007</t>
   </si>
   <si>
     <t>info@qnexus.net</t>
   </si>
   <si>
     <t xml:space="preserve">Application development, IT consulting, Systems and network implementations, IT deployment and support, Other, Big Data and Artificial Intelligence  Machine Learning services, Analytics and business intelligence, Software quality and lifecycle tools, Other traditional IT application deployment and development, Content workflow and management applications, Other traditional IT applications, Network software, System and service management software, Big Data and Artificial Intelligence  Machine Learning platforms and software</t>
   </si>
   <si>
-    <t>QRTD</t>
-[...1 lines deleted...]
-  <si>
     <t>147472</t>
   </si>
   <si>
     <t>www.qrtd.qa</t>
   </si>
   <si>
     <t>44423033</t>
   </si>
   <si>
     <t>simone@qrtd.qa</t>
   </si>
   <si>
     <t>Traditional IT Project oriented, Other traditional IT services, Emerging Technology ET specific services, Emerging technology ET specific platforms and software, Traditional IT applications, Traditional IT infrastructure, Emerging technology ET specific platforms and hardware</t>
   </si>
   <si>
     <t>IT consulting, Systems and network implementations, Other, Cybersecurity services, Enterprise Resource Management ERM applications, Cybersecurity platforms and software, Cybersecurity hardware and infrastructure, Network equipment, Serverstorage</t>
   </si>
   <si>
-    <t>QSAT COMMUNICATIONS</t>
-[...1 lines deleted...]
-  <si>
     <t>54492</t>
   </si>
   <si>
     <t>www.qsat.co</t>
   </si>
   <si>
     <t>44358877</t>
   </si>
   <si>
     <t>hari@qsat.net</t>
   </si>
   <si>
     <t>Traditional IT Managed services, Traditional IT Project oriented, Traditional IT Support services, Other traditional IT services, Traditional IT application development and deployment, Traditional IT applications, Traditional IT infrastructure software, Traditional IT devices, Traditional IT infrastructure, Other traditional IT hardware and infrastructure</t>
   </si>
   <si>
     <t xml:space="preserve">Technology outsourcing, Application development, IT consulting, Systems and network implementations, IT deployment and support, IT education and training, Other, Data management software, Integration and orchestration middleware, Other traditional IT application deployment and development, Content workflow and management applications, Customer Relationship Management Applications CRM, Engineering Applications, Storage software, System and service management software, Mobile phone, Peripheral, Personal computing device, Network equipment, Serverstorage, Other hardware and infrastructure which does not fit to Devices  Infrastructure</t>
   </si>
   <si>
-    <t>Qubec</t>
-[...1 lines deleted...]
-  <si>
     <t>151516</t>
   </si>
   <si>
     <t>Traditional IT Managed services, Traditional IT Project oriented, Other traditional IT services, Traditional IT application development and deployment, Traditional IT infrastructure software, Traditional IT devices, Traditional IT infrastructure</t>
   </si>
   <si>
     <t>Technology outsourcing, IT consulting, Other, Application development software, Storage software, Peripheral, Network equipment, Serverstorage</t>
   </si>
   <si>
-    <t>Racine GCC</t>
-[...1 lines deleted...]
-  <si>
     <t>145232</t>
   </si>
   <si>
     <t>racinegcc.com</t>
   </si>
   <si>
     <t>44413606</t>
   </si>
   <si>
     <t>Contact@racinegcc.com</t>
   </si>
   <si>
     <t>Emerging Technology ET specific services, Traditional IT Project oriented, Traditional IT application development and deployment, Traditional IT applications, Traditional IT infrastructure software, Emerging technology ET specific platforms and hardware, Emerging technology ET specific platforms and software</t>
   </si>
   <si>
     <t xml:space="preserve">Application development, IT consulting, Systems and network implementations, Big Data and Artificial Intelligence  Machine Learning services, Cybersecurity services, Extended Reality Augmented Reality Virtual Reality Mixed Reality services, Internet of Things  MachinetoMachine M2M services, Analytics and business intelligence, Application development software, Application platforms, Data management software, Integration and orchestration middleware, Software quality and lifecycle tools, Other traditional IT application deployment and development, Collaborative applications, Content workflow and management applications, Customer Relationship Management Applications CRM, Engineering Applications, Enterprise Resource Management ERM applications, Production applications, Supply Chain Management SCM applications, Other traditional IT applications, Network software, Physical and virtual computing software, Storage software, System and service management software, Big Data and Artificial Intelligence  Machine Learning platforms and software, Extended Reality Augmented Reality Virtual Reality Mixed Reality platforms and software, Internet of Things  MachinetoMachine M2M platforms and software</t>
   </si>
   <si>
-    <t>Racks24</t>
-[...1 lines deleted...]
-  <si>
     <t>17190388</t>
   </si>
   <si>
     <t>www.racks24.com</t>
   </si>
   <si>
     <t>Simonchahine@gmail.com</t>
   </si>
   <si>
-    <t>Ralee computers w l l</t>
-[...1 lines deleted...]
-  <si>
     <t>66939</t>
   </si>
   <si>
     <t>www.raleecomputers.com</t>
   </si>
   <si>
     <t>70331449</t>
   </si>
   <si>
     <t>info@raleecomputers.com</t>
   </si>
   <si>
     <t>Peripheral, Personal computing device, Serverstorage</t>
   </si>
   <si>
-    <t>Rare distribution</t>
-[...1 lines deleted...]
-  <si>
     <t>123126</t>
   </si>
   <si>
     <t>www.raredist.com</t>
   </si>
   <si>
     <t>40387946</t>
   </si>
   <si>
     <t>N.ibrahim@raredist.com</t>
   </si>
   <si>
     <t>Other traditional IT services, Traditional IT Managed services, Traditional IT Project oriented, Emerging Technology ET specific services, Other traditional IT hardware and infrastructure, Traditional IT infrastructure</t>
   </si>
   <si>
     <t xml:space="preserve">Technology outsourcing, Systems and network implementations, Other, Other Emerging Technology specific services, Network equipment, Other hardware and infrastructure which does not fit to Devices  Infrastructure</t>
   </si>
   <si>
-    <t>Rawad Technology Pioneers WLL</t>
-[...1 lines deleted...]
-  <si>
     <t>14187</t>
   </si>
   <si>
     <t>www.itp.qa</t>
   </si>
   <si>
     <t>44881252</t>
   </si>
   <si>
     <t>info@itp.qa</t>
   </si>
   <si>
     <t>Traditional IT application development and deployment, Emerging technology ET specific platforms and software, Traditional IT infrastructure, Emerging technology ET specific platforms and hardware</t>
   </si>
   <si>
     <t xml:space="preserve">Application platforms, Internet of Things  MachinetoMachine M2M platforms and software, Network equipment, Internet of Things  MachinetoMachine M2M hardware and infrastructure</t>
   </si>
   <si>
-    <t>Redington Qatar distribution wll</t>
-[...1 lines deleted...]
-  <si>
     <t>36693</t>
   </si>
   <si>
     <t>www.redington.com.mea</t>
   </si>
   <si>
     <t>66830719</t>
   </si>
   <si>
     <t>Divyadhar.k@redingtongulf.com</t>
   </si>
   <si>
     <t>Traditional IT Project oriented, Emerging Technology ET specific services, Traditional IT devices, Traditional IT infrastructure, Other traditional IT hardware and infrastructure</t>
   </si>
   <si>
     <t xml:space="preserve">Systems and network implementations, Cybersecurity services, Mobile phone, Peripheral, Network equipment, Serverstorage, Other hardware and infrastructure which does not fit to Devices  Infrastructure</t>
   </si>
   <si>
-    <t>Redlogik</t>
-[...1 lines deleted...]
-  <si>
     <t>94342</t>
   </si>
   <si>
     <t>www.redlogik.com</t>
   </si>
   <si>
     <t>55893577</t>
   </si>
   <si>
     <t>Info@redlogik.com</t>
   </si>
   <si>
     <t>Emerging technology ET specific platforms and software, Traditional IT infrastructure software, Emerging technology ET specific platforms and hardware</t>
   </si>
   <si>
     <t xml:space="preserve">Physical and virtual computing software, System and service management software, Big Data and Artificial Intelligence  Machine Learning platforms and software, Internet of Things  MachinetoMachine M2M platforms and software, Blockchain  Distributed Ledger platforms and software, Edge Computing platforms and software, Other ET specific platforms and software</t>
   </si>
   <si>
-    <t>Regency</t>
-[...1 lines deleted...]
-  <si>
     <t>20887</t>
   </si>
   <si>
     <t>www.regencyqa.com</t>
   </si>
   <si>
     <t>40298503</t>
   </si>
   <si>
     <t>Sales@regencyqa.com</t>
   </si>
   <si>
-    <t>REMAH IT &amp; ADVANCED ELECTRONICS TRADING AND SERVIC</t>
-[...1 lines deleted...]
-  <si>
     <t>88890</t>
   </si>
   <si>
     <t>www.remah.qa</t>
   </si>
   <si>
     <t>40206040</t>
   </si>
   <si>
     <t>jobezyanina@remah.qa</t>
   </si>
   <si>
     <t>Traditional IT Project oriented, Emerging Technology ET specific services, Traditional IT application development and deployment, Emerging technology ET specific platforms and software, Emerging technology ET specific platforms and hardware</t>
   </si>
   <si>
     <t>IT consulting, Systems and network implementations, Cybersecurity services, Data management software, Software quality and lifecycle tools, Cybersecurity platforms and software, Cybersecurity hardware and infrastructure</t>
   </si>
   <si>
-    <t>Retail information technology</t>
-[...1 lines deleted...]
-  <si>
     <t>44188</t>
   </si>
   <si>
     <t>www.mycomsys.com</t>
   </si>
   <si>
     <t>44314696</t>
   </si>
   <si>
     <t>Info@mycomsys.com</t>
   </si>
   <si>
     <t>Traditional IT Project oriented, Traditional IT Support services, Other traditional IT services, Traditional IT application development and deployment, Traditional IT applications</t>
   </si>
   <si>
     <t>IT consulting, IT deployment and support, Other, Application platforms, Production applications, Supply Chain Management SCM applications, Other traditional IT applications, Application development software, Data management software</t>
   </si>
   <si>
-    <t>Robosoft</t>
-[...1 lines deleted...]
-  <si>
     <t>00582</t>
   </si>
   <si>
     <t>www.robo-soft.com</t>
   </si>
   <si>
     <t>30075145</t>
   </si>
   <si>
     <t>Anand.j@robo-soft.net</t>
   </si>
   <si>
     <t>Traditional IT Managed services, Traditional IT Project oriented, Traditional IT Support services, Other traditional IT services, Traditional IT application development and deployment, Traditional IT applications</t>
   </si>
   <si>
     <t>Technology outsourcing, Application development, IT consulting, Supply Chain Management SCM applications, IT deployment and support, IT education and training, Other, Analytics and business intelligence, Application development software, Application platforms, Software quality and lifecycle tools, Other traditional IT application deployment and development, Collaborative applications, Content workflow and management applications, Customer Relationship Management Applications CRM, Enterprise Resource Management ERM applications, Systems and network implementations</t>
   </si>
   <si>
-    <t>Routedge</t>
-[...1 lines deleted...]
-  <si>
     <t>44557</t>
   </si>
   <si>
     <t>40012501</t>
   </si>
   <si>
     <t>James@routedge.qa</t>
   </si>
   <si>
     <t>Traditional IT Project oriented, Other traditional IT services</t>
   </si>
   <si>
     <t>Application development, Other</t>
   </si>
   <si>
-    <t>ROYOL WORLD TRADING</t>
-[...4 lines deleted...]
-  <si>
     <t>12367</t>
   </si>
   <si>
     <t>www.salamtechology</t>
   </si>
   <si>
     <t>40206250</t>
   </si>
   <si>
     <t>A.srivastava@salamtechnolgy.com</t>
   </si>
   <si>
     <t xml:space="preserve">Cybersecurity services, Cybersecurity platforms and software, Cybersecurity hardware and infrastructure, Internet of Things  MachinetoMachine M2M platforms and software</t>
   </si>
   <si>
     <t>190042</t>
   </si>
   <si>
     <t>www.salem-intl.com</t>
   </si>
   <si>
     <t>74040860</t>
   </si>
   <si>
     <t>info@salem-intl.com</t>
   </si>
   <si>
     <t>Traditional IT Managed services, Traditional IT Project oriented, Traditional IT Support services, Other traditional IT services, Traditional IT devices, Traditional IT infrastructure, Other traditional IT hardware and infrastructure, Emerging technology ET specific platforms and software, Fixed, Mobile</t>
   </si>
   <si>
     <t xml:space="preserve">IT consulting, Systems and network implementations, IT deployment and support, Other, Peripheral, Personal computing device, Network equipment, Serverstorage, Internet of Things  MachinetoMachine M2M hardware and infrastructure, Data</t>
   </si>
   <si>
-    <t>SANDBOX TECHNOLOGY QFZ LLC</t>
-[...1 lines deleted...]
-  <si>
     <t>271</t>
   </si>
   <si>
     <t>55241119</t>
   </si>
   <si>
     <t>mousa@zeroonesolutions.com</t>
   </si>
   <si>
     <t>Emerging Technology ET specific services, Traditional IT Managed services, Traditional IT Project oriented, Traditional IT Support services, Traditional IT application development and deployment, Traditional IT applications, Emerging technology ET specific platforms and software</t>
   </si>
   <si>
     <t xml:space="preserve">Technology outsourcing, Application development, Systems and network implementations, IT consulting, IT deployment and support, IT education and training, Big Data and Artificial Intelligence  Machine Learning services, Internet of Things  MachinetoMachine M2M services, Analytics and business intelligence, Application development software, Application platforms, Data management software, Integration and orchestration middleware, Software quality and lifecycle tools, Other traditional IT application deployment and development, Collaborative applications, Production applications, Supply Chain Management SCM applications, Internet of Things  MachinetoMachine M2M platforms and software</t>
   </si>
   <si>
-    <t>Sandwip phone trading</t>
-[...1 lines deleted...]
-  <si>
     <t>136827</t>
   </si>
   <si>
     <t>www.sandwipphone.com</t>
   </si>
   <si>
     <t>77511734</t>
   </si>
   <si>
     <t>Sandwipphone88@gmail.com</t>
   </si>
   <si>
     <t>Traditional IT application development and deployment, Traditional IT applications, Traditional IT infrastructure, Traditional IT devices, Emerging technology ET specific platforms and software</t>
   </si>
   <si>
     <t>Application platforms, Content workflow and management applications, Customer Relationship Management Applications CRM, Engineering Applications, Production applications, System and service management software, Application development software, Data management software, Network software, Mobile phone, Personal computing device, Network equipment, Cybersecurity hardware and infrastructure, Other Emerging Technologies specific hardware and infrastructure</t>
   </si>
   <si>
-    <t>Savmest</t>
-[...1 lines deleted...]
-  <si>
     <t>100000</t>
   </si>
   <si>
     <t>Savest. Qa</t>
   </si>
   <si>
     <t>50449091</t>
   </si>
   <si>
     <t>M.Eliyan@savest.qa</t>
   </si>
   <si>
     <t>Traditional IT application development and deployment, Traditional IT devices</t>
   </si>
   <si>
     <t>Application development, Analytics and business intelligence, Application platforms, Mobile phone, Peripheral</t>
   </si>
   <si>
-    <t>Sawaket Trading Co.</t>
-[...1 lines deleted...]
-  <si>
     <t>151175</t>
   </si>
   <si>
     <t>Sawaket.com</t>
   </si>
   <si>
     <t>4469-131</t>
   </si>
   <si>
     <t>info@sawaket.com</t>
   </si>
   <si>
     <t>Traditional IT Project oriented, Other traditional IT services, Emerging Technology ET specific services, Traditional IT devices, Traditional IT infrastructure, Emerging technology ET specific platforms and hardware</t>
   </si>
   <si>
     <t xml:space="preserve">IT consulting, Systems and network implementations, Other, Cybersecurity services, Mobile phone, Personal computing device, Network equipment, Serverstorage, Internet of Things  MachinetoMachine M2M hardware and infrastructure</t>
   </si>
   <si>
-    <t>SAXON International For Communication</t>
-[...1 lines deleted...]
-  <si>
     <t>72911</t>
   </si>
   <si>
     <t>sifcqatar.com</t>
   </si>
   <si>
     <t>33503600</t>
   </si>
   <si>
     <t>info@sifcqatar.com</t>
   </si>
   <si>
     <t>Traditional IT Managed services, Traditional IT Project oriented, Traditional IT Support services, Other traditional IT services, Emerging Technology ET specific services, Traditional IT application development and deployment, Traditional IT applications, Traditional IT infrastructure software, Emerging technology ET specific platforms and software, Traditional IT devices, Traditional IT infrastructure, Other traditional IT hardware and infrastructure</t>
   </si>
   <si>
     <t xml:space="preserve">Technology outsourcing, Application development, IT consulting, Systems and network implementations, IT deployment and support, IT education and training, Other, Cybersecurity services, Big Data and Artificial Intelligence  Machine Learning services, Extended Reality Augmented Reality Virtual Reality Mixed Reality services, Internet of Things  MachinetoMachine M2M services, Edge Computing services, Other Emerging Technology specific services, Blockchain  Distributed Ledger services, Application platforms, Collaborative applications, Content workflow and management applications, Customer Relationship Management Applications CRM, Engineering Applications, Enterprise Resource Management ERM applications, Production applications, Supply Chain Management SCM applications, Other traditional IT applications, System and service management software, Big Data and Artificial Intelligence  Machine Learning platforms and software, Analytics and business intelligence, Application development software, Data management software, Integration and orchestration middleware, Other traditional IT application deployment and development, Software quality and lifecycle tools, Endpoint management software, Network software, Physical and virtual computing software, Other traditional IT infrastructure software, Cybersecurity platforms and software, Storage software, Extended Reality Augmented Reality Virtual Reality Mixed Reality platforms and software, Internet of Things  MachinetoMachine M2M platforms and software, Blockchain  Distributed Ledger platforms and software, Edge Computing platforms and software, Other ET specific platforms and software, Mobile phone, Peripheral, Personal computing device, Network equipment, Serverstorage, Other hardware and infrastructure which does not fit to Devices  Infrastructure, Cybersecurity hardware and infrastructure, Big Data and Artificial Intelligence  Machine Learning hardware and infrastructure, Extended Reality Augmented Reality Virtual Reality Mixed Reality hardware and infrastructure, Blockchain  Distributed Ledger hardware and infrastructure, Internet of Things  MachinetoMachine M2M hardware and infrastructure, Other Emerging Technologies specific hardware and infrastructure, Edge Computing hardware and infrastructure</t>
   </si>
   <si>
-    <t>Scottsdale Global Innovations Middle East</t>
-[...1 lines deleted...]
-  <si>
     <t>145651</t>
   </si>
   <si>
     <t>www.sgime.com</t>
   </si>
   <si>
     <t>40012216</t>
   </si>
   <si>
     <t>Info@sgime.com</t>
   </si>
   <si>
-    <t>SECURITY LINK WLL</t>
-[...1 lines deleted...]
-  <si>
     <t>74764</t>
   </si>
   <si>
     <t>www.starlinkme.net</t>
   </si>
   <si>
     <t>44373153</t>
   </si>
   <si>
     <t>qatar@starlinkme.net</t>
   </si>
   <si>
     <t>Traditional IT Managed services, Traditional IT Project oriented, Traditional IT Support services, Traditional IT application development and deployment, Traditional IT infrastructure software, Traditional IT applications, Traditional IT infrastructure, Emerging technology ET specific platforms and hardware, Emerging technology ET specific platforms and software</t>
   </si>
   <si>
     <t>Technology outsourcing, Application development, IT consulting, Systems and network implementations, IT deployment and support, IT education and training, Cybersecurity services, Application development software, Application platforms, Data management software, Engineering Applications, Collaborative applications, Production applications, Network software, Physical and virtual computing software, Storage software, System and service management software, Cybersecurity platforms and software, Network equipment, Serverstorage, Cybersecurity hardware and infrastructure</t>
   </si>
   <si>
-    <t>Security Services Specialists WLL</t>
-[...1 lines deleted...]
-  <si>
     <t>61979</t>
   </si>
   <si>
     <t>www.3s.qa</t>
   </si>
   <si>
     <t>33697403</t>
   </si>
   <si>
     <t>e.elmir@3s.qa</t>
   </si>
   <si>
     <t>Traditional IT Project oriented, Traditional IT Support services, Emerging Technology ET specific services, Traditional IT application development and deployment, Emerging technology ET specific platforms and software, Traditional IT devices, Traditional IT infrastructure, Other traditional IT hardware and infrastructure, Emerging technology ET specific platforms and hardware</t>
   </si>
   <si>
     <t xml:space="preserve">Application development, Systems and network implementations, IT deployment and support, Big Data and Artificial Intelligence  Machine Learning services, Internet of Things  MachinetoMachine M2M services, Edge Computing services, Analytics and business intelligence, Application development software, Application platforms, Data management software, Integration and orchestration middleware, Other traditional IT application deployment and development, Big Data and Artificial Intelligence  Machine Learning platforms and software, Internet of Things  MachinetoMachine M2M platforms and software, Edge Computing platforms and software, Peripheral, Personal computing device, Network equipment, Serverstorage, Other hardware and infrastructure which does not fit to Devices  Infrastructure, Cybersecurity hardware and infrastructure, Big Data and Artificial Intelligence  Machine Learning hardware and infrastructure, Internet of Things  MachinetoMachine M2M hardware and infrastructure, Edge Computing hardware and infrastructure</t>
   </si>
   <si>
-    <t>Signitech LLC</t>
-[...1 lines deleted...]
-  <si>
     <t>00629</t>
   </si>
   <si>
     <t>www.signitech.qa</t>
   </si>
   <si>
     <t>70478484</t>
   </si>
   <si>
     <t>info@signitech.qa</t>
   </si>
   <si>
     <t>Application development, IT consulting, IT deployment and support, Other, Application development software, Application platforms, Data management software, Integration and orchestration middleware, Software quality and lifecycle tools, Other traditional IT application deployment and development, Collaborative applications, Content workflow and management applications, Customer Relationship Management Applications CRM</t>
   </si>
   <si>
-    <t>Simple Logic</t>
-[...1 lines deleted...]
-  <si>
     <t>14688</t>
   </si>
   <si>
     <t>www.simplelogic.it</t>
   </si>
   <si>
     <t>44191320</t>
   </si>
   <si>
     <t>Jasheer@simplelogic.it</t>
   </si>
   <si>
     <t>Traditional IT Managed services, Traditional IT Project oriented, Traditional IT Support services, Traditional IT application development and deployment, Traditional IT applications, Traditional IT devices, Traditional IT infrastructure</t>
   </si>
   <si>
     <t>Application development, IT consulting, Technology outsourcing, Systems and network implementations, IT deployment and support, Application development software, Peripheral, Personal computing device, Network equipment, Serverstorage, Enterprise Resource Management ERM applications</t>
   </si>
   <si>
-    <t>Sirti Mena for projects</t>
-[...1 lines deleted...]
-  <si>
     <t>60018</t>
   </si>
   <si>
     <t>Sirtimena@sirtimena.com</t>
   </si>
   <si>
     <t>Traditional IT Managed services, Traditional IT Project oriented, Traditional IT Support services, Emerging Technology ET specific services, Traditional IT infrastructure, Other traditional IT hardware and infrastructure, Emerging technology ET specific platforms and software</t>
   </si>
   <si>
     <t xml:space="preserve">Technology outsourcing, Systems and network implementations, IT deployment and support, Big Data and Artificial Intelligence  Machine Learning services, Internet of Things  MachinetoMachine M2M services, Network equipment, Serverstorage, Other hardware and infrastructure which does not fit to Devices  Infrastructure, Cybersecurity hardware and infrastructure, Internet of Things  MachinetoMachine M2M hardware and infrastructure, Other Emerging Technologies specific hardware and infrastructure</t>
   </si>
   <si>
-    <t>SITA information technology services and consultan</t>
-[...1 lines deleted...]
-  <si>
     <t>151997</t>
   </si>
   <si>
     <t>SITA.aero</t>
   </si>
   <si>
     <t>Ibrahim.Saleh@sita.aero</t>
   </si>
   <si>
     <t>Traditional IT Managed services, Traditional IT Project oriented, Traditional IT Support services, Other traditional IT services, Traditional IT application development and deployment, Traditional IT applications, Traditional IT infrastructure software, Traditional IT devices, Traditional IT infrastructure, Other traditional IT hardware and infrastructure, Emerging technology ET specific platforms and hardware</t>
   </si>
   <si>
     <t xml:space="preserve">Technology outsourcing, Application development, IT consulting, Systems and network implementations, IT deployment and support, Other, Analytics and business intelligence, Application development software, Application platforms, Data management software, Integration and orchestration middleware, Software quality and lifecycle tools, Other traditional IT application deployment and development, Collaborative applications, Production applications, Other traditional IT applications, Network software, Physical and virtual computing software, System and service management software, Other traditional IT infrastructure software, Peripheral, Personal computing device, Network equipment, Serverstorage, Other hardware and infrastructure which does not fit to Devices  Infrastructure, Cybersecurity hardware and infrastructure</t>
   </si>
   <si>
-    <t>Site Technology Co Qatar</t>
-[...1 lines deleted...]
-  <si>
     <t>35771</t>
   </si>
   <si>
     <t>site-technology.com</t>
   </si>
   <si>
     <t>44329990</t>
   </si>
   <si>
     <t>h.haleem@site-technology.com</t>
   </si>
   <si>
     <t>Traditional IT Managed services, Traditional IT Project oriented, Emerging Technology ET specific services, Traditional IT applications, Traditional IT infrastructure software, Emerging technology ET specific platforms and software, Traditional IT infrastructure, Other traditional IT hardware and infrastructure, Emerging technology ET specific platforms and hardware</t>
   </si>
   <si>
     <t xml:space="preserve">Technology outsourcing, Systems and network implementations, Cybersecurity services, Big Data and Artificial Intelligence  Machine Learning services, Extended Reality Augmented Reality Virtual Reality Mixed Reality services, Internet of Things  MachinetoMachine M2M services, Blockchain  Distributed Ledger services, Edge Computing services, Other Emerging Technology specific services, Collaborative applications, Content workflow and management applications, Customer Relationship Management Applications CRM, Engineering Applications, Enterprise Resource Management ERM applications, Production applications, Supply Chain Management SCM applications, Other traditional IT applications, Endpoint management software, Network software, Physical and virtual computing software, Storage software, System and service management software, Other traditional IT infrastructure software, Cybersecurity platforms and software, Big Data and Artificial Intelligence  Machine Learning platforms and software, Extended Reality Augmented Reality Virtual Reality Mixed Reality platforms and software, Internet of Things  MachinetoMachine M2M platforms and software, Blockchain  Distributed Ledger platforms and software, Edge Computing platforms and software, Other ET specific platforms and software, Network equipment, Serverstorage, Other hardware and infrastructure which does not fit to Devices  Infrastructure, Cybersecurity hardware and infrastructure, Big Data and Artificial Intelligence  Machine Learning hardware and infrastructure, Extended Reality Augmented Reality Virtual Reality Mixed Reality hardware and infrastructure, Internet of Things  MachinetoMachine M2M hardware and infrastructure, Blockchain  Distributed Ledger hardware and infrastructure, Edge Computing hardware and infrastructure, Other Emerging Technologies specific hardware and infrastructure</t>
   </si>
   <si>
-    <t>Sitemap Computers</t>
-[...1 lines deleted...]
-  <si>
     <t>53015</t>
   </si>
   <si>
     <t>www.sitemap.qa</t>
   </si>
   <si>
     <t>40402348</t>
   </si>
   <si>
     <t>hello@webincorp.com</t>
   </si>
   <si>
     <t>Traditional IT Managed services, Traditional IT Project oriented, Traditional IT application development and deployment</t>
   </si>
   <si>
     <t>Technology outsourcing, Application development, Analytics and business intelligence, Application development software, Application platforms</t>
   </si>
   <si>
-    <t>SkyStruct</t>
-[...1 lines deleted...]
-  <si>
     <t>20200301</t>
   </si>
   <si>
     <t>www.skystruct.com</t>
   </si>
   <si>
     <t>50579387</t>
   </si>
   <si>
     <t>jaleel@ai-techlab.com</t>
   </si>
   <si>
     <t>Traditional IT applications, Traditional IT application development and deployment, Traditional IT infrastructure software, Emerging technology ET specific platforms and software</t>
   </si>
   <si>
     <t xml:space="preserve">Content workflow and management applications, Engineering Applications, Application development software, Data management software, System and service management software, Serverstorage, Cybersecurity platforms and software, Big Data and Artificial Intelligence  Machine Learning platforms and software</t>
   </si>
   <si>
-    <t>Smart point trading and contracting</t>
-[...1 lines deleted...]
-  <si>
     <t>7111</t>
   </si>
   <si>
     <t>www.smartpointqatar.Com</t>
   </si>
   <si>
     <t>Smartpointqatar@gmail.com</t>
   </si>
   <si>
     <t>Traditional IT Project oriented, Traditional IT devices, Traditional IT infrastructure, Other traditional IT hardware and infrastructure</t>
   </si>
   <si>
     <t xml:space="preserve">IT consulting, Systems and network implementations, Mobile phone, Peripheral, Personal computing device, Network equipment, Serverstorage, Other hardware and infrastructure which does not fit to Devices  Infrastructure</t>
   </si>
   <si>
-    <t>Smart-Kit</t>
-[...1 lines deleted...]
-  <si>
     <t>184150</t>
   </si>
   <si>
     <t>www.smartkit.qa</t>
   </si>
   <si>
     <t>66696678</t>
   </si>
   <si>
     <t>info@smartkit.qa</t>
   </si>
   <si>
     <t>Traditional IT Project oriented, Emerging Technology ET specific services, Emerging technology ET specific platforms and software, Traditional IT devices</t>
   </si>
   <si>
     <t xml:space="preserve">IT consulting, Systems and network implementations, Internet of Things  MachinetoMachine M2M services, Extended Reality Augmented Reality Virtual Reality Mixed Reality platforms and software, Internet of Things  MachinetoMachine M2M platforms and software, Mobile phone, Peripheral</t>
   </si>
   <si>
-    <t>Smartwell Technologies</t>
-[...1 lines deleted...]
-  <si>
     <t>73544</t>
   </si>
   <si>
     <t>Brianqbs@hotmail.com</t>
   </si>
   <si>
     <t>Application development, IT deployment and support</t>
   </si>
   <si>
-    <t>Snoonu Trading and Services</t>
-[...1 lines deleted...]
-  <si>
     <t>130559</t>
   </si>
   <si>
     <t>https://snoonu.com/</t>
   </si>
   <si>
     <t>44659326</t>
   </si>
   <si>
     <t>info@snoonu.com</t>
   </si>
   <si>
     <t>Traditional IT Managed services, Traditional IT Project oriented, Traditional IT Support services, Traditional IT application development and deployment, Traditional IT applications, Traditional IT infrastructure software, Emerging technology ET specific platforms and software, Traditional IT devices, Traditional IT infrastructure</t>
   </si>
   <si>
     <t xml:space="preserve">Technology outsourcing, Application development, Systems and network implementations, IT deployment and support, Analytics and business intelligence, Application development software, Application platforms, Data management software, Integration and orchestration middleware, Software quality and lifecycle tools, Other traditional IT application deployment and development, Collaborative applications, Content workflow and management applications, Engineering Applications, Production applications, Enterprise Resource Management ERM applications, Supply Chain Management SCM applications, Network software, System and service management software, Blockchain  Distributed Ledger platforms and software, Mobile phone, Peripheral, Serverstorage, Cybersecurity hardware and infrastructure</t>
   </si>
   <si>
-    <t>SocialStrategy Ltd</t>
-[...1 lines deleted...]
-  <si>
     <t>61909</t>
   </si>
   <si>
     <t>social-strategy. co</t>
   </si>
   <si>
     <t>44023023</t>
   </si>
   <si>
     <t>info@social-strategy.co</t>
   </si>
   <si>
     <t>Traditional IT Managed services, Traditional IT Project oriented, Traditional IT applications</t>
   </si>
   <si>
     <t>Technology outsourcing, IT consulting, Collaborative applications, Content workflow and management applications</t>
   </si>
   <si>
-    <t>Solution ERP</t>
-[...1 lines deleted...]
-  <si>
     <t>124215</t>
   </si>
   <si>
     <t>www.solutionerp.co</t>
   </si>
   <si>
     <t>R.Assa@solutionerp.co</t>
   </si>
   <si>
     <t xml:space="preserve">Technology outsourcing, Application development, Big Data and Artificial Intelligence  Machine Learning services, IT deployment and support, Other Emerging Technology specific services, Application platforms, Customer Relationship Management Applications CRM, Engineering Applications, Enterprise Resource Management ERM applications, Production applications, Supply Chain Management SCM applications, Other traditional IT applications, System and service management software, Big Data and Artificial Intelligence  Machine Learning platforms and software, Analytics and business intelligence, Application development software, Data management software, Integration and orchestration middleware, Other traditional IT application deployment and development, Endpoint management software, Physical and virtual computing software, Storage software, Edge Computing platforms and software, Mobile phone, Peripheral, Personal computing device, Network equipment, Serverstorage, Edge Computing hardware and infrastructure</t>
   </si>
   <si>
-    <t>Spendwisor Inc</t>
-[...1 lines deleted...]
-  <si>
     <t>27111</t>
   </si>
   <si>
     <t>spendwisor.app</t>
   </si>
   <si>
     <t>30842953</t>
   </si>
   <si>
     <t>farook@spendwisor.app</t>
   </si>
   <si>
     <t>Emerging Technology ET specific services, Traditional IT application development and deployment, Emerging technology ET specific platforms and software</t>
   </si>
   <si>
     <t xml:space="preserve">Big Data and Artificial Intelligence  Machine Learning services, Other Emerging Technology specific services, Data management software, Big Data and Artificial Intelligence  Machine Learning platforms and software</t>
   </si>
   <si>
-    <t>Square Electronics &amp; Trading</t>
-[...1 lines deleted...]
-  <si>
     <t>18476</t>
   </si>
   <si>
     <t>www.squareqatar.com</t>
   </si>
   <si>
     <t>44340064</t>
   </si>
   <si>
     <t>info@squareqatar.com</t>
   </si>
   <si>
-    <t>Squareone technologies</t>
-[...1 lines deleted...]
-  <si>
     <t>50261</t>
   </si>
   <si>
     <t>https://www.squareonemea.com/</t>
   </si>
   <si>
     <t>44929573</t>
   </si>
   <si>
     <t>qatar@squareonemea.com</t>
   </si>
   <si>
     <t xml:space="preserve">Technology outsourcing, Application development, IT consulting, IT education and training, Other, Big Data and Artificial Intelligence  Machine Learning services, Internet of Things  MachinetoMachine M2M services, Analytics and business intelligence, Application development software, Application platforms, Data management software, Content workflow and management applications, Customer Relationship Management Applications CRM, Enterprise Resource Management ERM applications, Other traditional IT applications, Big Data and Artificial Intelligence  Machine Learning platforms and software, Internet of Things  MachinetoMachine M2M platforms and software</t>
   </si>
   <si>
-    <t>Star Tech Middle East</t>
-[...1 lines deleted...]
-  <si>
     <t>86376</t>
   </si>
   <si>
     <t>www.startechstore.com</t>
   </si>
   <si>
     <t>33704674</t>
   </si>
   <si>
     <t>Info@startechsys.net</t>
   </si>
   <si>
     <t>Traditional IT Managed services, Traditional IT Project oriented, Traditional IT Support services, Traditional IT application development and deployment, Traditional IT devices, Traditional IT infrastructure, Other traditional IT hardware and infrastructure, Other traditional IT services</t>
   </si>
   <si>
     <t xml:space="preserve">Application development, Application development software, IT consulting, Technology outsourcing, Systems and network implementations, IT deployment and support, IT education and training, Other, Application platforms, Mobile phone, Peripheral, Personal computing device, Serverstorage, Network equipment, Other hardware and infrastructure which does not fit to Devices  Infrastructure</t>
   </si>
   <si>
-    <t>StarFox Security Systems</t>
-[...1 lines deleted...]
-  <si>
     <t>30141</t>
   </si>
   <si>
     <t>www.starfoxsecu.com</t>
   </si>
   <si>
     <t>44691741</t>
   </si>
   <si>
     <t>info@starfoxsecu.com</t>
   </si>
   <si>
     <t>Traditional IT Managed services, Traditional IT Support services, Emerging Technology ET specific services</t>
   </si>
   <si>
     <t xml:space="preserve">Technology outsourcing, IT deployment and support, Internet of Things  MachinetoMachine M2M services</t>
   </si>
   <si>
-    <t>STRAISS QATAR W.L.L</t>
-[...1 lines deleted...]
-  <si>
     <t>31086</t>
   </si>
   <si>
     <t>www.stratissqatar.com</t>
   </si>
   <si>
     <t>44437095</t>
   </si>
   <si>
     <t>Manojp@stratissqatar.com</t>
   </si>
   <si>
     <t>Technology outsourcing, Systems and network implementations, IT deployment and support, Other</t>
   </si>
   <si>
-    <t>Sur Solution Trading And Contracting</t>
-[...1 lines deleted...]
-  <si>
     <t>130051</t>
   </si>
   <si>
     <t>www.sur-solution.com</t>
   </si>
   <si>
     <t>31141335</t>
   </si>
   <si>
     <t>info@sur-solution.com</t>
   </si>
   <si>
     <t xml:space="preserve">Traditional IT Managed services, Traditional IT Project oriented, Traditional IT Support services, Traditional IT application development and deployment, Traditional IT applications, IT  ET, IT  ET, IT  ET</t>
   </si>
   <si>
     <t>IT consulting, IT deployment and support, Data management software, Software quality and lifecycle tools, Other traditional IT application deployment and development, Content workflow and management applications, Enterprise Resource Management ERM applications, Production applications, Supply Chain Management SCM applications, Other traditional IT applications, Hardware, Hardware, Hardware, Hardware</t>
   </si>
   <si>
-    <t>Sync</t>
-[...1 lines deleted...]
-  <si>
     <t>160163</t>
   </si>
   <si>
     <t>www.syncqatar.com</t>
   </si>
   <si>
     <t>33363803</t>
   </si>
   <si>
     <t>admin@syncqatar.com</t>
   </si>
   <si>
-    <t>Synergy Technology Solutions WLL</t>
-[...1 lines deleted...]
-  <si>
     <t>75607</t>
   </si>
   <si>
     <t>www.stsqa.com</t>
   </si>
   <si>
     <t>40012571</t>
   </si>
   <si>
     <t>info@stsqa.com</t>
   </si>
   <si>
     <t>Traditional IT Managed services, Traditional IT Project oriented, Traditional IT Support services, Other traditional IT services, Traditional IT devices, Traditional IT infrastructure, Other traditional IT hardware and infrastructure</t>
   </si>
   <si>
     <t xml:space="preserve">Technology outsourcing, Application development, IT consulting, Systems and network implementations, IT deployment and support, IT education and training, Other, Mobile phone, Peripheral, Personal computing device, Network equipment, Serverstorage, Other hardware and infrastructure which does not fit to Devices  Infrastructure</t>
   </si>
   <si>
-    <t>SYSCON SAFETY SYSTEMS</t>
-[...1 lines deleted...]
-  <si>
     <t>102058</t>
   </si>
   <si>
     <t>www.sysconqatar.com</t>
   </si>
   <si>
     <t>44020180</t>
   </si>
   <si>
     <t>info@sysconqatar.com</t>
   </si>
   <si>
     <t>Traditional IT Project oriented, Emerging Technology ET specific services, Traditional IT infrastructure, Emerging technology ET specific platforms and hardware</t>
   </si>
   <si>
     <t xml:space="preserve">Systems and network implementations, Internet of Things  MachinetoMachine M2M services, Network equipment, Internet of Things  MachinetoMachine M2M hardware and infrastructure</t>
   </si>
   <si>
-    <t>Tamimi Global Technologies</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve"> 99880</t>
   </si>
   <si>
     <t>www.tamimiglobal.com</t>
   </si>
   <si>
     <t>Firas@tamimiglobal.com</t>
   </si>
   <si>
     <t>Traditional IT Project oriented, Traditional IT Support services, Emerging Technology ET specific services, Traditional IT application development and deployment, Traditional IT applications, Traditional IT infrastructure software</t>
   </si>
   <si>
     <t xml:space="preserve">Application development, IT consulting, Systems and network implementations, IT deployment and support, Internet of Things  MachinetoMachine M2M services, Analytics and business intelligence, Application development software, Application platforms, Data management software, Collaborative applications, Content workflow and management applications, Customer Relationship Management Applications CRM, Enterprise Resource Management ERM applications, Supply Chain Management SCM applications, Other traditional IT applications, Endpoint management software, System and service management software</t>
   </si>
   <si>
-    <t>TAWASOL</t>
-[...1 lines deleted...]
-  <si>
     <t>62470</t>
   </si>
   <si>
     <t>44323254</t>
   </si>
   <si>
     <t>Yahia.mohamed@tawasol-tech.com</t>
   </si>
   <si>
-    <t>Tbmsoft Digital Technology Services QFZ LLC</t>
-[...1 lines deleted...]
-  <si>
     <t>415</t>
   </si>
   <si>
     <t>www.tbm-soft.com</t>
   </si>
   <si>
     <t>info@tbm-soft.com</t>
   </si>
   <si>
     <t>Application development software, Application platforms, Content workflow and management applications, Customer Relationship Management Applications CRM, Enterprise Resource Management ERM applications</t>
   </si>
   <si>
-    <t>Team solutions llc</t>
-[...1 lines deleted...]
-  <si>
     <t>17191568</t>
   </si>
   <si>
     <t>www.teamsolutions.qa</t>
   </si>
   <si>
     <t>66230468</t>
   </si>
   <si>
     <t xml:space="preserve">Technology outsourcing, Application development, IT consulting, IT education and training, Cybersecurity services, Big Data and Artificial Intelligence  Machine Learning services, Extended Reality Augmented Reality Virtual Reality Mixed Reality services, Internet of Things  MachinetoMachine M2M services, Blockchain  Distributed Ledger services, Edge Computing services, Other Emerging Technology specific services, Application development software, Application platforms, Data management software, Software quality and lifecycle tools, Other traditional IT application deployment and development, Collaborative applications, Content workflow and management applications, Customer Relationship Management Applications CRM, Enterprise Resource Management ERM applications, Supply Chain Management SCM applications, Other traditional IT infrastructure software, Cybersecurity platforms and software, Big Data and Artificial Intelligence  Machine Learning platforms and software, Extended Reality Augmented Reality Virtual Reality Mixed Reality platforms and software, Internet of Things  MachinetoMachine M2M platforms and software, Blockchain  Distributed Ledger platforms and software, Edge Computing platforms and software, Other ET specific platforms and software, Analytics and business intelligence</t>
   </si>
   <si>
-    <t>Tech Ideas Business Solutions</t>
-[...1 lines deleted...]
-  <si>
     <t>65624</t>
   </si>
   <si>
     <t>www.techideas-qa.com</t>
   </si>
   <si>
     <t>3332 140</t>
   </si>
   <si>
     <t>Info@techideas-qa.com</t>
   </si>
   <si>
     <t>Emerging technology ET specific platforms and software, Traditional IT application development and deployment, Traditional IT applications, Traditional IT devices, Traditional IT infrastructure, Emerging technology ET specific platforms and hardware</t>
   </si>
   <si>
     <t xml:space="preserve">Application development software, Engineering Applications, Internet of Things  MachinetoMachine M2M hardware and infrastructure, Network equipment, Mobile phone, Supply Chain Management SCM applications</t>
   </si>
   <si>
-    <t>Techno Blue W. L. L</t>
-[...1 lines deleted...]
-  <si>
     <t>30511</t>
   </si>
   <si>
     <t>www.texhno-blue.com</t>
   </si>
   <si>
     <t>44233642</t>
   </si>
   <si>
     <t>Shermis@techo-blue.com</t>
   </si>
   <si>
     <t>Mobile phone, Network equipment, Peripheral, Personal computing device</t>
   </si>
   <si>
-    <t>Techno soft trading w. L. L</t>
-[...1 lines deleted...]
-  <si>
     <t>148689</t>
   </si>
   <si>
     <t>www.technosoft.qa</t>
   </si>
   <si>
     <t>44877892</t>
   </si>
   <si>
     <t>Faisal@technosoft.qa</t>
   </si>
   <si>
     <t>Application development software, Peripheral, Personal computing device</t>
   </si>
   <si>
-    <t>Technobriq solutions</t>
-[...1 lines deleted...]
-  <si>
     <t>128229</t>
   </si>
   <si>
     <t>31323777</t>
   </si>
   <si>
     <t>Info@technobriq.com</t>
   </si>
   <si>
     <t>Traditional IT Managed services, Traditional IT Project oriented, Emerging Technology ET specific services, Traditional IT devices, Traditional IT infrastructure, Other traditional IT hardware and infrastructure, Emerging technology ET specific platforms and hardware</t>
   </si>
   <si>
     <t xml:space="preserve">Technology outsourcing, IT consulting, Systems and network implementations, Internet of Things  MachinetoMachine M2M services, Peripheral, Network equipment, Other hardware and infrastructure which does not fit to Devices  Infrastructure, Internet of Things  MachinetoMachine M2M hardware and infrastructure, Other Emerging Technologies specific hardware and infrastructure, Extended Reality Augmented Reality Virtual Reality Mixed Reality services</t>
   </si>
   <si>
-    <t>Technology solution provider</t>
-[...1 lines deleted...]
-  <si>
     <t>69507</t>
   </si>
   <si>
     <t>www.tspqatar.com</t>
   </si>
   <si>
     <t>44164238</t>
   </si>
   <si>
     <t>Thosik@tspqatar.com</t>
   </si>
   <si>
     <t>Traditional IT Managed services, Traditional IT Project oriented, Traditional IT Support services, Other traditional IT services, Emerging Technology ET specific services, Traditional IT application development and deployment, Traditional IT infrastructure software, Emerging technology ET specific platforms and software, Traditional IT devices, Traditional IT infrastructure, Other traditional IT hardware and infrastructure, Emerging technology ET specific platforms and hardware</t>
   </si>
   <si>
     <t xml:space="preserve">Technology outsourcing, IT consulting, Systems and network implementations, IT deployment and support, Other, Cybersecurity services, Other traditional IT application deployment and development, Endpoint management software, Network software, Physical and virtual computing software, Storage software, System and service management software, Other traditional IT infrastructure software, Cybersecurity platforms and software, Personal computing device, Network equipment, Serverstorage, Other hardware and infrastructure which does not fit to Devices  Infrastructure, Cybersecurity hardware and infrastructure, Edge Computing hardware and infrastructure, Other Emerging Technologies specific hardware and infrastructure</t>
   </si>
   <si>
-    <t>Technosys Solution</t>
-[...1 lines deleted...]
-  <si>
     <t>147467</t>
   </si>
   <si>
     <t>https://www.technosys.qa/</t>
   </si>
   <si>
     <t>info@technosys.qa</t>
   </si>
   <si>
     <t>Traditional IT Support services, Other traditional IT services, Emerging Technology ET specific services, Traditional IT application development and deployment, Traditional IT applications, Traditional IT infrastructure software, Emerging technology ET specific platforms and software, Traditional IT devices, Traditional IT infrastructure, Other traditional IT hardware and infrastructure, Emerging technology ET specific platforms and hardware</t>
   </si>
   <si>
     <t xml:space="preserve">IT education and training, Other, Cybersecurity services, Big Data and Artificial Intelligence  Machine Learning services, Extended Reality Augmented Reality Virtual Reality Mixed Reality services, Internet of Things  MachinetoMachine M2M services, Blockchain  Distributed Ledger services, Edge Computing services, Other Emerging Technology specific services, Analytics and business intelligence, Application development software, Application platforms, Data management software, Integration and orchestration middleware, Software quality and lifecycle tools, Other traditional IT application deployment and development, Collaborative applications, Content workflow and management applications, Customer Relationship Management Applications CRM, Engineering Applications, Enterprise Resource Management ERM applications, Production applications, Supply Chain Management SCM applications, Other traditional IT applications, Endpoint management software, Network software, Physical and virtual computing software, Storage software, System and service management software, Other traditional IT infrastructure software, Cybersecurity platforms and software, Big Data and Artificial Intelligence  Machine Learning platforms and software, Extended Reality Augmented Reality Virtual Reality Mixed Reality platforms and software, Internet of Things  MachinetoMachine M2M platforms and software, Blockchain  Distributed Ledger platforms and software, Edge Computing platforms and software, Other ET specific platforms and software, Peripheral, Personal computing device, Network equipment, Serverstorage, Other hardware and infrastructure which does not fit to Devices  Infrastructure, Cybersecurity hardware and infrastructure, Big Data and Artificial Intelligence  Machine Learning hardware and infrastructure, Blockchain  Distributed Ledger hardware and infrastructure, Edge Computing hardware and infrastructure, Extended Reality Augmented Reality Virtual Reality Mixed Reality hardware and infrastructure, Internet of Things  MachinetoMachine M2M hardware and infrastructure, Other Emerging Technologies specific hardware and infrastructure</t>
   </si>
   <si>
-    <t>Techpace</t>
-[...1 lines deleted...]
-  <si>
     <t>157840</t>
   </si>
   <si>
     <t>www.techpace.net</t>
   </si>
   <si>
     <t>33008436</t>
   </si>
   <si>
     <t>sales@techpace.net</t>
   </si>
   <si>
     <t>Traditional IT Project oriented, Emerging Technology ET specific services, Traditional IT Support services, Traditional IT infrastructure software, Emerging technology ET specific platforms and software, Traditional IT infrastructure, Other traditional IT hardware and infrastructure, Traditional IT Managed services, Emerging technology ET specific platforms and hardware</t>
   </si>
   <si>
     <t xml:space="preserve">IT consulting, IT deployment and support, Cybersecurity services, Network software, Physical and virtual computing software, Cybersecurity platforms and software, Network equipment, Other hardware and infrastructure which does not fit to Devices  Infrastructure, Cybersecurity hardware and infrastructure, Technology outsourcing</t>
   </si>
   <si>
-    <t>techsnse tradaing</t>
-[...1 lines deleted...]
-  <si>
     <t>148595</t>
   </si>
   <si>
     <t>info@techseaqatar.com</t>
   </si>
   <si>
     <t>Technology outsourcing, Systems and network implementations</t>
   </si>
   <si>
-    <t>Techspine</t>
-[...1 lines deleted...]
-  <si>
     <t>60394</t>
   </si>
   <si>
     <t>Techspineqatar.com</t>
   </si>
   <si>
     <t>Info@techspineqatar.com</t>
   </si>
   <si>
-    <t>TELCO MOBILE AND ELECTRONICS W.L.L</t>
-[...1 lines deleted...]
-  <si>
     <t>95819</t>
   </si>
   <si>
     <t>50722665</t>
   </si>
   <si>
     <t>Telcoqatar@gmail.com</t>
   </si>
   <si>
-    <t>Telephony communication</t>
-[...1 lines deleted...]
-  <si>
     <t>61833</t>
   </si>
   <si>
     <t>www.telephony.qa</t>
   </si>
   <si>
     <t>44806991</t>
   </si>
   <si>
     <t>Razik@telephony.qa</t>
   </si>
   <si>
     <t>Traditional IT Managed services, Traditional IT Project oriented, Traditional IT Support services, Emerging Technology ET specific services, Traditional IT application development and deployment, Traditional IT applications, Traditional IT infrastructure software, Emerging technology ET specific platforms and software, Traditional IT infrastructure, Other traditional IT hardware and infrastructure, Emerging technology ET specific platforms and hardware</t>
   </si>
   <si>
     <t xml:space="preserve">Technology outsourcing, Application development, IT consulting, Systems and network implementations, IT deployment and support, Cybersecurity services, Big Data and Artificial Intelligence  Machine Learning services, Extended Reality Augmented Reality Virtual Reality Mixed Reality services, Internet of Things  MachinetoMachine M2M services, Blockchain  Distributed Ledger services, Edge Computing services, Other Emerging Technology specific services, Analytics and business intelligence, Application development software, Application platforms, Data management software, Integration and orchestration middleware, Other traditional IT application deployment and development, Collaborative applications, Content workflow and management applications, Customer Relationship Management Applications CRM, Enterprise Resource Management ERM applications, Endpoint management software, Network software, Physical and virtual computing software, Storage software, System and service management software, Other traditional IT infrastructure software, Cybersecurity platforms and software, Big Data and Artificial Intelligence  Machine Learning platforms and software, Extended Reality Augmented Reality Virtual Reality Mixed Reality platforms and software, Internet of Things  MachinetoMachine M2M platforms and software, Blockchain  Distributed Ledger platforms and software, Edge Computing platforms and software, Other ET specific platforms and software, Network equipment, Serverstorage, Other hardware and infrastructure which does not fit to Devices  Infrastructure, Cybersecurity hardware and infrastructure, Big Data and Artificial Intelligence  Machine Learning hardware and infrastructure, Extended Reality Augmented Reality Virtual Reality Mixed Reality hardware and infrastructure, Internet of Things  MachinetoMachine M2M hardware and infrastructure, Blockchain  Distributed Ledger hardware and infrastructure, Edge Computing hardware and infrastructure, Other Emerging Technologies specific hardware and infrastructure</t>
   </si>
   <si>
-    <t>Texona Technologies</t>
-[...1 lines deleted...]
-  <si>
     <t>113169</t>
   </si>
   <si>
     <t>31314605</t>
   </si>
   <si>
     <t>Premkumar@indusnovateur.com</t>
   </si>
   <si>
     <t>Emerging Technology ET specific services, Traditional IT Project oriented, Traditional IT Support services, Traditional IT application development and deployment, Traditional IT applications, Emerging technology ET specific platforms and software, Emerging technology ET specific platforms and hardware</t>
   </si>
   <si>
     <t xml:space="preserve">Analytics and business intelligence, Application development software, Application platforms, Application development, IT consulting, IT deployment and support, Internet of Things  MachinetoMachine M2M services, Internet of Things  MachinetoMachine M2M platforms and software, Internet of Things  MachinetoMachine M2M hardware and infrastructure, Enterprise Resource Management ERM applications</t>
   </si>
   <si>
-    <t>text4dexv2</t>
-[...1 lines deleted...]
-  <si>
     <t>234234</t>
   </si>
   <si>
     <t>ww.rr.com</t>
   </si>
   <si>
     <t>23423423</t>
   </si>
   <si>
     <t>test@test.com</t>
   </si>
   <si>
-    <t>The honest international trading</t>
-[...1 lines deleted...]
-  <si>
     <t>54796</t>
   </si>
   <si>
     <t>www.honestintl.com</t>
   </si>
   <si>
     <t>44880166</t>
   </si>
   <si>
     <t>Anees@honestintl.com</t>
   </si>
   <si>
     <t>Traditional IT Managed services, Traditional IT Project oriented, Traditional IT devices, Traditional IT infrastructure, Emerging technology ET specific platforms and software</t>
   </si>
   <si>
     <t>IT consulting, Technology outsourcing, Peripheral, Personal computing device, Network equipment, Serverstorage, Cybersecurity hardware and infrastructure</t>
   </si>
   <si>
-    <t>The HYPE Marketing Solutions</t>
-[...1 lines deleted...]
-  <si>
     <t>134749</t>
   </si>
   <si>
     <t>www.thehypes.co</t>
   </si>
   <si>
     <t>55063145</t>
   </si>
   <si>
     <t>info@thehypes.co</t>
   </si>
   <si>
     <t>Traditional IT Project oriented, Emerging Technology ET specific services</t>
   </si>
   <si>
     <t xml:space="preserve">Application development, IT consulting, Internet of Things  MachinetoMachine M2M services</t>
   </si>
   <si>
-    <t>Tiga Qatar</t>
-[...1 lines deleted...]
-  <si>
     <t>157259</t>
   </si>
   <si>
     <t>33165091</t>
   </si>
   <si>
     <t>Amin.chalach@tigahealth.Com</t>
   </si>
   <si>
     <t>Emerging Technology ET specific services, Traditional IT Project oriented, Traditional IT Support services, Traditional IT application development and deployment, Emerging technology ET specific platforms and software</t>
   </si>
   <si>
     <t xml:space="preserve">Application development, IT consulting, IT deployment and support, Big Data and Artificial Intelligence  Machine Learning services, Internet of Things  MachinetoMachine M2M services, Other Emerging Technology specific services, Application development software, Data management software, Other traditional IT application deployment and development, Big Data and Artificial Intelligence  Machine Learning platforms and software</t>
   </si>
   <si>
-    <t>Top Link</t>
-[...1 lines deleted...]
-  <si>
     <t>141280</t>
   </si>
   <si>
     <t>44185011</t>
   </si>
   <si>
     <t>INFO@TOPLINKONLINE.COM</t>
   </si>
   <si>
     <t>Emerging Technology ET specific services, Emerging technology ET specific platforms and software, Traditional IT devices</t>
   </si>
   <si>
     <t>Other Emerging Technology specific services, Mobile phone, Other ET specific platforms and software</t>
   </si>
   <si>
-    <t>Transfer Now</t>
-[...1 lines deleted...]
-  <si>
     <t>82685</t>
   </si>
   <si>
     <t>www.transfernow.com</t>
   </si>
   <si>
     <t>55408965</t>
   </si>
   <si>
     <t>Cserdean@transfernow.com</t>
   </si>
   <si>
     <t>Traditional IT application development and deployment, Traditional IT infrastructure</t>
   </si>
   <si>
     <t>Application platforms, Data management software, Network equipment</t>
   </si>
   <si>
-    <t>Transform information technology</t>
-[...1 lines deleted...]
-  <si>
     <t>145327</t>
   </si>
   <si>
     <t>www.transform.qa</t>
   </si>
   <si>
     <t>44023985</t>
   </si>
   <si>
     <t>Info@transform.qa</t>
   </si>
   <si>
     <t>Traditional IT Managed services, Traditional IT Project oriented, Traditional IT Support services, Emerging Technology ET specific services, Traditional IT applications, Traditional IT infrastructure software, Traditional IT infrastructure, Traditional IT devices</t>
   </si>
   <si>
     <t>IT consulting, Technology outsourcing, Systems and network implementations, IT deployment and support, IT education and training, Cybersecurity services, Customer Relationship Management Applications CRM, Network software, Storage software, System and service management software, Personal computing device, Network equipment, Serverstorage</t>
   </si>
   <si>
-    <t>Trend phone trading</t>
-[...1 lines deleted...]
-  <si>
     <t>146439</t>
   </si>
   <si>
     <t>74443388</t>
   </si>
   <si>
     <t>Noemail@qa.com</t>
   </si>
   <si>
-    <t>Trilogix Engineering and technology</t>
-[...1 lines deleted...]
-  <si>
     <t>62641</t>
   </si>
   <si>
     <t>www.trilogixme.com</t>
   </si>
   <si>
     <t>74789383</t>
   </si>
   <si>
     <t>sales@trilogixme.com</t>
   </si>
   <si>
     <t>Other traditional IT hardware and infrastructure</t>
   </si>
   <si>
     <t xml:space="preserve">Other hardware and infrastructure which does not fit to Devices  Infrastructure</t>
   </si>
   <si>
-    <t>Trios trading</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve"> 42253</t>
   </si>
   <si>
     <t>www.triosqatar.com</t>
   </si>
   <si>
     <t>44919114</t>
   </si>
   <si>
     <t>Rajeev@triosqatar.com</t>
   </si>
   <si>
     <t>Traditional IT Managed services, Traditional IT Project oriented, Emerging Technology ET specific services, Traditional IT devices, Traditional IT infrastructure</t>
   </si>
   <si>
     <t>Technology outsourcing, Systems and network implementations, Edge Computing services, Peripheral, Network equipment, Serverstorage</t>
   </si>
   <si>
-    <t>TS Qatar</t>
-[...1 lines deleted...]
-  <si>
     <t>40668</t>
   </si>
   <si>
     <t>www.tsqatar.com</t>
   </si>
   <si>
     <t>44364001</t>
   </si>
   <si>
     <t>Raiez@tsqatar.com</t>
   </si>
   <si>
     <t>Traditional IT application development and deployment, Traditional IT infrastructure software, Traditional IT devices, Traditional IT infrastructure, Emerging technology ET specific platforms and hardware</t>
   </si>
   <si>
     <t xml:space="preserve">Data management software, Network software, Personal computing device, Network equipment, Serverstorage, Cybersecurity hardware and infrastructure, Internet of Things  MachinetoMachine M2M hardware and infrastructure</t>
   </si>
   <si>
-    <t>Turkish line services</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">64403 </t>
   </si>
   <si>
     <t>www.turkishlineservices.com</t>
   </si>
   <si>
     <t>44140606</t>
   </si>
   <si>
     <t>Office@turkishline.com</t>
   </si>
   <si>
     <t>Traditional IT Managed services, Traditional IT Project oriented, Traditional IT Support services, Other traditional IT services, Traditional IT application development and deployment, Traditional IT devices, Traditional IT infrastructure, Emerging technology ET specific platforms and software, Other traditional IT hardware and infrastructure, Emerging technology ET specific platforms and hardware</t>
   </si>
   <si>
     <t xml:space="preserve">Analytics and business intelligence, Application development, Application development software, Application platforms, IT deployment and support, IT education and training, IT consulting, Other, Integration and orchestration middleware, Data management software, Mobile phone, Network equipment, Other hardware and infrastructure which does not fit to Devices  Infrastructure, Other traditional IT application deployment and development, Peripheral, Personal computing device, Serverstorage, Systems and network implementations, Technology outsourcing, Software quality and lifecycle tools, Other traditional IT hardware and infrastructure, Cybersecurity hardware and infrastructure, Big Data and Artificial Intelligence  Machine Learning hardware and infrastructure, Extended Reality Augmented Reality Virtual Reality Mixed Reality hardware and infrastructure, Blockchain  Distributed Ledger hardware and infrastructure, Internet of Things  MachinetoMachine M2M hardware and infrastructure, Edge Computing hardware and infrastructure, Other Emerging Technologies specific hardware and infrastructure</t>
   </si>
   <si>
-    <t>Twyla Technology</t>
-[...1 lines deleted...]
-  <si>
     <t>133256</t>
   </si>
   <si>
     <t>https://twylatech.com</t>
   </si>
   <si>
     <t>40164533</t>
   </si>
   <si>
     <t>info@twylatech.com</t>
   </si>
   <si>
     <t>Traditional IT Managed services, Traditional IT Project oriented, Traditional IT Support services, Other traditional IT services, Emerging Technology ET specific services, Traditional IT application development and deployment, Traditional IT applications, Traditional IT infrastructure software, Emerging technology ET specific platforms and software, Traditional IT infrastructure, Other traditional IT hardware and infrastructure</t>
   </si>
   <si>
     <t xml:space="preserve">Technology outsourcing, Application development, IT consulting, Systems and network implementations, IT deployment and support, Other, Cybersecurity services, Internet of Things  MachinetoMachine M2M services, Analytics and business intelligence, Application development software, Other traditional IT application deployment and development, Customer Relationship Management Applications CRM, Enterprise Resource Management ERM applications, Supply Chain Management SCM applications, Other traditional IT applications, Endpoint management software, Network software, System and service management software, Other traditional IT infrastructure software, Cybersecurity platforms and software, Internet of Things  MachinetoMachine M2M platforms and software, Network equipment, Other hardware and infrastructure which does not fit to Devices  Infrastructure, Cybersecurity hardware and infrastructure</t>
   </si>
   <si>
-    <t>ULUS TRADING</t>
-[...1 lines deleted...]
-  <si>
     <t>104374</t>
   </si>
   <si>
     <t>www.ulus-trading.com</t>
   </si>
   <si>
     <t>info@ulus-trading.com</t>
   </si>
   <si>
     <t>Peripheral, Personal computing device, Network equipment, Serverstorage</t>
   </si>
   <si>
-    <t>unigulf trading and contracting</t>
-[...1 lines deleted...]
-  <si>
     <t>33089</t>
   </si>
   <si>
     <t>www.unigulfqatar.com</t>
   </si>
   <si>
     <t>44434523</t>
   </si>
   <si>
     <t>info@unigulfqatar.com</t>
   </si>
   <si>
     <t>Traditional IT infrastructure, Other traditional IT hardware and infrastructure</t>
   </si>
   <si>
     <t xml:space="preserve">Network equipment, Other hardware and infrastructure which does not fit to Devices  Infrastructure</t>
   </si>
   <si>
-    <t>Urban Point</t>
-[...1 lines deleted...]
-  <si>
     <t>69922</t>
   </si>
   <si>
     <t>Urbanpoint.com</t>
   </si>
   <si>
     <t>Saif@urbanpoint.com</t>
   </si>
   <si>
-    <t>VIBES TECHNOLOGIES QFZ LLC</t>
-[...1 lines deleted...]
-  <si>
     <t>268</t>
   </si>
   <si>
     <t>www.vibestechnologies.com</t>
   </si>
   <si>
     <t>31122601</t>
   </si>
   <si>
     <t>connect@vibes.services</t>
   </si>
   <si>
     <t>Traditional IT Managed services, Traditional IT Project oriented, Other traditional IT services, Traditional IT application development and deployment, Traditional IT applications</t>
   </si>
   <si>
     <t>Technology outsourcing, Application development, IT consulting, Other, Analytics and business intelligence, Application platforms, Other traditional IT application deployment and development, Content workflow and management applications, Customer Relationship Management Applications CRM, Production applications, Other traditional IT applications</t>
   </si>
   <si>
     <t>Application development, IT consulting, Application development software, Application platforms, Other traditional IT application deployment and development, Content workflow and management applications, Customer Relationship Management Applications CRM, Other traditional IT applications, Other traditional IT infrastructure software</t>
   </si>
   <si>
-    <t>Virtual innovation technology</t>
-[...1 lines deleted...]
-  <si>
     <t>138228</t>
   </si>
   <si>
     <t>www.vit.qa</t>
   </si>
   <si>
     <t>44762301</t>
   </si>
   <si>
     <t>Info@vit.qa</t>
   </si>
   <si>
     <t>Traditional IT Managed services, Traditional IT Project oriented, Traditional IT Support services, Other traditional IT services, Emerging technology ET specific platforms and software, Traditional IT application development and deployment, Traditional IT applications, Traditional IT devices, Traditional IT infrastructure, Emerging technology ET specific platforms and hardware</t>
   </si>
   <si>
     <t xml:space="preserve">Technology outsourcing, Application development, IT consulting, IT deployment and support, Systems and network implementations, Other, Application development software, Application platforms, Data management software, Integration and orchestration middleware, Other traditional IT application deployment and development, Collaborative applications, Cybersecurity platforms and software, Big Data and Artificial Intelligence  Machine Learning platforms and software, Extended Reality Augmented Reality Virtual Reality Mixed Reality platforms and software, Internet of Things  MachinetoMachine M2M platforms and software, Blockchain  Distributed Ledger platforms and software, Personal computing device, Serverstorage, Cybersecurity hardware and infrastructure, Big Data and Artificial Intelligence  Machine Learning hardware and infrastructure, Internet of Things  MachinetoMachine M2M hardware and infrastructure, Edge Computing hardware and infrastructure, Blockchain  Distributed Ledger hardware and infrastructure</t>
   </si>
   <si>
-    <t>Virtusa QFC IT consulting LLC,</t>
-[...1 lines deleted...]
-  <si>
     <t>00613</t>
   </si>
   <si>
     <t>Virtusa. Com</t>
   </si>
   <si>
     <t>Pritams@virtusa.com</t>
   </si>
   <si>
     <t>Traditional IT Managed services, Traditional IT Project oriented, Other traditional IT services, Traditional IT application development and deployment, Traditional IT applications, Emerging technology ET specific platforms and software</t>
   </si>
   <si>
     <t xml:space="preserve">Technology outsourcing, Application development, IT consulting, Other, Analytics and business intelligence, Application development software, Application platforms, Data management software, Integration and orchestration middleware, Software quality and lifecycle tools, Other traditional IT application deployment and development, Content workflow and management applications, Engineering Applications, Big Data and Artificial Intelligence  Machine Learning platforms and software</t>
   </si>
   <si>
-    <t>Vision Valley QFZ LLC</t>
-[...1 lines deleted...]
-  <si>
     <t>345</t>
   </si>
   <si>
     <t>http://visionvalley.com</t>
   </si>
   <si>
     <t>info@visionvalley.net</t>
   </si>
   <si>
     <t xml:space="preserve">Technology outsourcing, Application development, IT consulting, Systems and network implementations, IT deployment and support, IT education and training, Other, Cybersecurity services, Edge Computing services, Internet of Things  MachinetoMachine M2M services, Other Emerging Technology specific services, Analytics and business intelligence, Application development software, Application platforms, Data management software, Software quality and lifecycle tools, Other traditional IT application deployment and development, Collaborative applications, Customer Relationship Management Applications CRM, Engineering Applications, Production applications, Network software, Cybersecurity platforms and software, Internet of Things  MachinetoMachine M2M platforms and software, Other ET specific platforms and software, Peripheral, Personal computing device, Network equipment, Serverstorage, Other hardware and infrastructure which does not fit to Devices  Infrastructure, Big Data and Artificial Intelligence  Machine Learning hardware and infrastructure, Cybersecurity hardware and infrastructure, Extended Reality Augmented Reality Virtual Reality Mixed Reality hardware and infrastructure, Blockchain  Distributed Ledger hardware and infrastructure, Internet of Things  MachinetoMachine M2M hardware and infrastructure, Edge Computing hardware and infrastructure, Other Emerging Technologies specific hardware and infrastructure</t>
   </si>
   <si>
-    <t>Vistas global</t>
-[...1 lines deleted...]
-  <si>
     <t>61876</t>
   </si>
   <si>
     <t>www.vistasgloble.com</t>
   </si>
   <si>
     <t>44635200</t>
   </si>
   <si>
     <t>Info@vistasgloble.com</t>
   </si>
   <si>
     <t>Traditional IT Managed services, Traditional IT Project oriented, Traditional IT Support services, Traditional IT application development and deployment, Traditional IT applications, Traditional IT infrastructure software</t>
   </si>
   <si>
     <t>Technology outsourcing, IT consulting, IT deployment and support, Integration and orchestration middleware, Other traditional IT application deployment and development, Customer Relationship Management Applications CRM, Production applications, Physical and virtual computing software, System and service management software, Other traditional IT infrastructure software</t>
   </si>
   <si>
-    <t>Vodafone Qatar P.Q.S.C.</t>
-[...1 lines deleted...]
-  <si>
     <t>39656</t>
   </si>
   <si>
     <t>www.vodafone.qa</t>
   </si>
   <si>
     <t>Regulatoryqatar@vodafone.qa</t>
   </si>
   <si>
     <t>Traditional IT Managed services, Traditional IT Project oriented, Traditional IT Support services, Emerging Technology ET specific services, Traditional IT application development and deployment, Traditional IT applications, Traditional IT devices, Traditional IT infrastructure</t>
   </si>
   <si>
     <t xml:space="preserve">Technology outsourcing, Application development, IT consulting, IT deployment and support, Big Data and Artificial Intelligence  Machine Learning services, Internet of Things  MachinetoMachine M2M services, Analytics and business intelligence, Application development software, Integration and orchestration middleware, Software quality and lifecycle tools, Collaborative applications, Content workflow and management applications, Customer Relationship Management Applications CRM, Enterprise Resource Management ERM applications, Production applications, Mobile phone, Peripheral, Network equipment</t>
   </si>
   <si>
-    <t>Vusion business solutions</t>
-[...1 lines deleted...]
-  <si>
     <t>19856</t>
   </si>
   <si>
     <t>www.noorseng. Com</t>
   </si>
   <si>
     <t>44566444</t>
   </si>
   <si>
     <t>Tarek.Hamade@noorseng.com</t>
   </si>
   <si>
     <t>Application development, Systems and network implementations</t>
   </si>
   <si>
-    <t>WakraLab</t>
-[...1 lines deleted...]
-  <si>
     <t>57684</t>
   </si>
   <si>
     <t>www.wakralab.com</t>
   </si>
   <si>
     <t>44817359</t>
   </si>
   <si>
     <t>Moez@wakralab.com</t>
   </si>
   <si>
     <t>Application platforms, Integration and orchestration middleware, Engineering Applications, Network software, Storage software</t>
   </si>
   <si>
-    <t>Waseela Integrated Telecom Solutions</t>
-[...1 lines deleted...]
-  <si>
     <t>60807</t>
   </si>
   <si>
     <t>www.waseela.com</t>
   </si>
   <si>
     <t>50123308</t>
   </si>
   <si>
     <t>ahmed.abusree@waseela.com</t>
   </si>
   <si>
     <t>Emerging Technology ET specific services, Traditional IT Project oriented, Traditional IT infrastructure, Other traditional IT hardware and infrastructure, Emerging technology ET specific platforms and software</t>
   </si>
   <si>
     <t xml:space="preserve">Systems and network implementations, Internet of Things  MachinetoMachine M2M services, Edge Computing services, Network equipment, Serverstorage, Other hardware and infrastructure which does not fit to Devices  Infrastructure, Internet of Things  MachinetoMachine M2M hardware and infrastructure, Edge Computing hardware and infrastructure</t>
   </si>
   <si>
-    <t>Wisdom Technology</t>
-[...1 lines deleted...]
-  <si>
     <t>85307</t>
   </si>
   <si>
     <t>www.wisdom.qa</t>
   </si>
   <si>
     <t>44528029</t>
   </si>
   <si>
     <t>Ehab@wisdom.qa</t>
   </si>
   <si>
     <t>Traditional IT application development and deployment, Traditional IT applications, Traditional IT infrastructure software, Emerging technology ET specific platforms and software, Traditional IT devices, Traditional IT infrastructure, Emerging technology ET specific platforms and hardware</t>
   </si>
   <si>
     <t xml:space="preserve">Application development software, Application platforms, Data management software, Software quality and lifecycle tools, Engineering Applications, Production applications, Network software, Storage software, Cybersecurity platforms and software, Personal computing device, Network equipment, Serverstorage, Cybersecurity hardware and infrastructure, Big Data and Artificial Intelligence  Machine Learning hardware and infrastructure</t>
   </si>
   <si>
-    <t>Wow Technologies QFZ LLC</t>
-[...1 lines deleted...]
-  <si>
     <t>244</t>
   </si>
   <si>
     <t>WOW4TECH.COM</t>
   </si>
   <si>
     <t>55759316</t>
   </si>
   <si>
     <t>INFO@WOW4TECH.COM</t>
   </si>
   <si>
     <t>Traditional IT Managed services, Traditional IT Project oriented, Traditional IT application development and deployment, Traditional IT applications, Emerging technology ET specific platforms and software</t>
   </si>
   <si>
     <t>Application development, Technology outsourcing, Application development software, IT consulting, Application platforms, Other traditional IT application deployment and development, Customer Relationship Management Applications CRM, Cybersecurity platforms and software</t>
   </si>
   <si>
-    <t>Xpert Solutions</t>
-[...1 lines deleted...]
-  <si>
     <t>53541</t>
   </si>
   <si>
     <t>www.xpertsolutions.qa</t>
   </si>
   <si>
     <t>44315358</t>
   </si>
   <si>
     <t>Info@xpertsolutions.qa</t>
   </si>
   <si>
     <t>Traditional IT Managed services, Traditional IT Project oriented, Emerging Technology ET specific services, Traditional IT application development and deployment, Traditional IT applications</t>
   </si>
   <si>
     <t>Technology outsourcing, Application development, Cybersecurity services, Application development software, Application platforms, Integration and orchestration middleware, Collaborative applications</t>
   </si>
   <si>
-    <t>YASH Technologies Middle East FZ LLC</t>
-[...1 lines deleted...]
-  <si>
     <t>20410</t>
   </si>
   <si>
     <t>www.yash.com</t>
   </si>
   <si>
     <t>55565176</t>
   </si>
   <si>
     <t>vijay.suryavanshi@yash.com</t>
   </si>
   <si>
     <t xml:space="preserve">Technology outsourcing, Application development, IT consulting, Systems and network implementations, IT deployment and support, IT education and training, Other, Cybersecurity services, Big Data and Artificial Intelligence  Machine Learning services, Internet of Things  MachinetoMachine M2M services, Blockchain  Distributed Ledger services, Edge Computing services, Other Emerging Technology specific services, Analytics and business intelligence, Application development software, Application platforms, Data management software, Integration and orchestration middleware, Software quality and lifecycle tools, Other traditional IT application deployment and development, Collaborative applications, Content workflow and management applications, Customer Relationship Management Applications CRM, Enterprise Resource Management ERM applications, Network software, Storage software, System and service management software, Other traditional IT infrastructure software, Cybersecurity platforms and software, Big Data and Artificial Intelligence  Machine Learning platforms and software, Internet of Things  MachinetoMachine M2M platforms and software, Blockchain  Distributed Ledger platforms and software, Other ET specific platforms and software, Serverstorage, Other hardware and infrastructure which does not fit to Devices  Infrastructure, Cybersecurity hardware and infrastructure, Big Data and Artificial Intelligence  Machine Learning hardware and infrastructure, Extended Reality Augmented Reality Virtual Reality Mixed Reality hardware and infrastructure, Internet of Things  MachinetoMachine M2M hardware and infrastructure, Blockchain  Distributed Ledger hardware and infrastructure, Other Emerging Technologies specific hardware and infrastructure</t>
   </si>
   <si>
-    <t>ZAP</t>
-[...4 lines deleted...]
-  <si>
     <t>91362</t>
   </si>
   <si>
     <t>Zearo.qa</t>
   </si>
   <si>
     <t>66815564</t>
   </si>
   <si>
     <t>balaji@zearoconsulting.com</t>
   </si>
   <si>
     <t>Traditional IT Managed services, Traditional IT Project oriented, Traditional IT Support services, Other traditional IT services, Emerging Technology ET specific services, Traditional IT application development and deployment, Traditional IT applications, Emerging technology ET specific platforms and software, Traditional IT devices, Traditional IT infrastructure, Emerging technology ET specific platforms and hardware</t>
   </si>
   <si>
     <t xml:space="preserve">Technology outsourcing, IT consulting, IT deployment and support, Other, Big Data and Artificial Intelligence  Machine Learning services, Internet of Things  MachinetoMachine M2M services, Analytics and business intelligence, Application development software, Data management software, Integration and orchestration middleware, Software quality and lifecycle tools, Customer Relationship Management Applications CRM, Enterprise Resource Management ERM applications, Internet of Things  MachinetoMachine M2M platforms and software, Mobile phone, Peripheral, Personal computing device, Serverstorage, Internet of Things  MachinetoMachine M2M hardware and infrastructure</t>
   </si>
   <si>
-    <t>Zenetch IT Solutions LLC</t>
-[...1 lines deleted...]
-  <si>
     <t>00778</t>
   </si>
   <si>
     <t>https://zentech-it.com</t>
   </si>
   <si>
     <t>44528223</t>
   </si>
   <si>
     <t>info@zentech-it.com</t>
   </si>
   <si>
     <t>IT consulting, Technology outsourcing, Application development, Systems and network implementations, IT deployment and support, IT education and training, Other</t>
   </si>
   <si>
-    <t>Zinger Stick Software</t>
-[...1 lines deleted...]
-  <si>
     <t>136523</t>
   </si>
   <si>
     <t>zingerstickosftware.com</t>
   </si>
   <si>
     <t>33642618</t>
   </si>
   <si>
     <t>info@zingerstickosftware.com</t>
   </si>
   <si>
     <t>Emerging Technology ET specific services, Traditional IT Project oriented, Traditional IT Support services, Traditional IT application development and deployment, Traditional IT applications, Emerging technology ET specific platforms and software</t>
   </si>
   <si>
     <t xml:space="preserve">Application development, IT consulting, Systems and network implementations, IT deployment and support, IT education and training, Internet of Things  MachinetoMachine M2M services, Edge Computing services, Other Emerging Technology specific services, Analytics and business intelligence, Application development software, Application platforms, Data management software, Software quality and lifecycle tools, Other traditional IT application deployment and development, Collaborative applications, Content workflow and management applications, Customer Relationship Management Applications CRM, Engineering Applications, Enterprise Resource Management ERM applications, Production applications, Supply Chain Management SCM applications, Internet of Things  MachinetoMachine M2M platforms and software, Edge Computing platforms and software, Other traditional IT applications</t>
   </si>
   <si>
-    <t>Zinki Artificial Intelligence QFZ LLC</t>
-[...1 lines deleted...]
-  <si>
     <t>586</t>
   </si>
   <si>
     <t>www.zinki.ai</t>
   </si>
   <si>
     <t>55235014</t>
   </si>
   <si>
     <t>contact@zinki.ai</t>
   </si>
   <si>
     <t xml:space="preserve">Big Data and Artificial Intelligence  Machine Learning services, Big Data and Artificial Intelligence  Machine Learning platforms and software</t>
   </si>
   <si>
-    <t>Zmakn technical solutions</t>
-[...1 lines deleted...]
-  <si>
     <t>81209</t>
   </si>
   <si>
     <t>www.zamkan.com</t>
   </si>
   <si>
     <t>Info@zmkan.com</t>
   </si>
   <si>
     <t>Traditional IT Managed services, Traditional IT Project oriented, Emerging Technology ET specific services, Traditional IT application development and deployment, Traditional IT applications, Traditional IT infrastructure software, Traditional IT infrastructure, Emerging technology ET specific platforms and hardware</t>
   </si>
   <si>
     <t xml:space="preserve">Technology outsourcing, Systems and network implementations, Big Data and Artificial Intelligence  Machine Learning services, Internet of Things  MachinetoMachine M2M services, Analytics and business intelligence, Data management software, Customer Relationship Management Applications CRM, Enterprise Resource Management ERM applications, Network software, System and service management software, Network equipment, Serverstorage, Cybersecurity hardware and infrastructure, Internet of Things  MachinetoMachine M2M hardware and infrastructure</t>
   </si>
   <si>
-    <t>ZOI TECHNOLOGY AND TRADING</t>
-[...1 lines deleted...]
-  <si>
     <t>151399</t>
   </si>
   <si>
     <t>www.zoitechnology.com</t>
   </si>
   <si>
     <t>30297874</t>
   </si>
   <si>
     <t>info@zoitechnology.com</t>
   </si>
   <si>
     <t>Traditional IT Managed services, Traditional IT Project oriented, Traditional IT Support services, Other traditional IT hardware and infrastructure, Traditional IT devices, Traditional IT infrastructure</t>
   </si>
   <si>
     <t xml:space="preserve">IT consulting, IT deployment and support, IT education and training, Systems and network implementations, Technology outsourcing, Peripheral, Personal computing device, Serverstorage, Network equipment, Other hardware and infrastructure which does not fit to Devices  Infrastructure</t>
   </si>
   <si>
-    <t>Zone Technology</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">31129 </t>
   </si>
   <si>
     <t>44129215</t>
   </si>
   <si>
     <t>Rsaravanan@zonetec.net</t>
   </si>
   <si>
     <t>Application development, Systems and network implementations, IT deployment and support, IT education and training, Cybersecurity services, Analytics and business intelligence, Collaborative applications, Content workflow and management applications, Customer Relationship Management Applications CRM, Engineering Applications, Storage software, System and service management software, Personal computing device, Network equipment, Serverstorage, Edge Computing hardware and infrastructure</t>
   </si>
   <si>
-    <t>Zoolcode for software Decision</t>
-[...1 lines deleted...]
-  <si>
     <t>141367</t>
   </si>
   <si>
     <t>www.microzool.com</t>
   </si>
   <si>
     <t>30297792</t>
   </si>
   <si>
     <t>zoolcode0@gmail.com</t>
   </si>
   <si>
     <t>Emerging Technology ET specific services, Traditional IT Project oriented, Emerging technology ET specific platforms and software, Emerging technology ET specific platforms and hardware</t>
   </si>
   <si>
     <t xml:space="preserve">Application development, Cybersecurity services, Extended Reality Augmented Reality Virtual Reality Mixed Reality services, IT consulting, Internet of Things  MachinetoMachine M2M services, Other Emerging Technology specific services, Cybersecurity hardware and infrastructure, Extended Reality Augmented Reality Virtual Reality Mixed Reality hardware and infrastructure, Internet of Things  MachinetoMachine M2M hardware and infrastructure, Other Emerging Technologies specific hardware and infrastructure</t>
-  </si>
-[...1 lines deleted...]
-    <t>zqzooq</t>
   </si>
   <si>
     <t>05699630</t>
   </si>
   <si>
     <t>www.zqzoq.net</t>
   </si>
   <si>
     <t>05699601</t>
   </si>
   <si>
     <t>info@zqzoq.com</t>
   </si>
   <si>
     <t>Software, Telecommunications</t>
   </si>
   <si>
     <t xml:space="preserve">Data management software, Enterprise Resource Management ERM applications, System and service management software, Customer Relationship Management Applications CRM, Internet of Things  MachinetoMachine M2M platforms and software</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
@@ -7558,11859 +6382,11859 @@
       </c>
       <c r="C2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H2" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I2" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="B3" s="0" t="s">
         <v>17</v>
       </c>
-      <c r="B3" s="0" t="s">
+      <c r="C3" s="0" t="s">
         <v>18</v>
       </c>
-      <c r="C3" s="0" t="s">
+      <c r="D3" s="0" t="s">
         <v>19</v>
       </c>
-      <c r="D3" s="0" t="s">
+      <c r="E3" s="0" t="s">
         <v>20</v>
       </c>
-      <c r="E3" s="0" t="s">
+      <c r="F3" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G3" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="F3" s="0" t="s">
-[...2 lines deleted...]
-      <c r="G3" s="0" t="s">
+      <c r="H3" s="0" t="s">
         <v>22</v>
       </c>
-      <c r="H3" s="0" t="s">
+      <c r="I3" s="0" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="B4" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="C4" s="0" t="s">
         <v>25</v>
       </c>
-      <c r="B4" s="0" t="s">
+      <c r="D4" s="0" t="s">
         <v>26</v>
       </c>
-      <c r="C4" s="0" t="s">
+      <c r="E4" s="0" t="s">
         <v>27</v>
       </c>
-      <c r="D4" s="0" t="s">
+      <c r="F4" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G4" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="E4" s="0" t="s">
+      <c r="H4" s="0" t="s">
         <v>29</v>
       </c>
-      <c r="F4" s="0" t="s">
-[...2 lines deleted...]
-      <c r="G4" s="0" t="s">
+      <c r="I4" s="0" t="s">
         <v>30</v>
-      </c>
-[...4 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="B5" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="C5" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="D5" s="0" t="s">
         <v>33</v>
       </c>
-      <c r="B5" s="0" t="s">
+      <c r="E5" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="C5" s="0" t="s">
+      <c r="F5" s="0" t="s">
         <v>35</v>
       </c>
-      <c r="D5" s="0" t="s">
+      <c r="G5" s="0" t="s">
         <v>36</v>
       </c>
-      <c r="E5" s="0" t="s">
+      <c r="H5" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="F5" s="0" t="s">
+      <c r="I5" s="0" t="s">
         <v>38</v>
-      </c>
-[...7 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="B6" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="C6" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="D6" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="E6" s="0" t="s">
         <v>42</v>
       </c>
-      <c r="B6" s="0" t="s">
+      <c r="F6" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G6" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="C6" s="0" t="s">
+      <c r="H6" s="0" t="s">
         <v>44</v>
       </c>
-      <c r="D6" s="0" t="s">
+      <c r="I6" s="0" t="s">
         <v>45</v>
-      </c>
-[...13 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="B7" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="C7" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="D7" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E7" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="F7" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="B7" s="0" t="s">
+      <c r="H7" s="0" t="s">
         <v>51</v>
       </c>
-      <c r="C7" s="0" t="s">
+      <c r="I7" s="0" t="s">
         <v>52</v>
-      </c>
-[...16 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
-        <v>58</v>
+        <v>9</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>59</v>
+        <v>53</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>61</v>
+        <v>55</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>62</v>
+        <v>56</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="H8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="I8" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>65</v>
+        <v>58</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>66</v>
+        <v>59</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>67</v>
+        <v>60</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>68</v>
+        <v>61</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="H9" s="0" t="s">
-        <v>69</v>
+        <v>62</v>
       </c>
       <c r="I9" s="0" t="s">
-        <v>70</v>
+        <v>63</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
-        <v>71</v>
+        <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>72</v>
+        <v>64</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>73</v>
+        <v>65</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>74</v>
+        <v>66</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>75</v>
+        <v>67</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="H10" s="0" t="s">
-        <v>76</v>
+        <v>68</v>
       </c>
       <c r="I10" s="0" t="s">
-        <v>77</v>
+        <v>69</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>78</v>
+        <v>9</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>80</v>
+        <v>71</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>81</v>
+        <v>72</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>82</v>
+        <v>73</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>83</v>
+        <v>74</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>84</v>
+        <v>9</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>85</v>
+        <v>75</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>86</v>
+        <v>76</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>87</v>
+        <v>77</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="F12" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>89</v>
+        <v>79</v>
       </c>
       <c r="I12" s="0" t="s">
-        <v>90</v>
+        <v>80</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
-        <v>91</v>
+        <v>9</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>92</v>
+        <v>81</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>93</v>
+        <v>82</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>94</v>
+        <v>83</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>95</v>
+        <v>84</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="H13" s="0" t="s">
-        <v>96</v>
+        <v>85</v>
       </c>
       <c r="I13" s="0" t="s">
-        <v>97</v>
+        <v>86</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
-        <v>98</v>
+        <v>9</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>99</v>
+        <v>87</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>100</v>
+        <v>88</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>101</v>
+        <v>89</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>102</v>
+        <v>90</v>
       </c>
       <c r="I14" s="0" t="s">
-        <v>103</v>
+        <v>91</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
-        <v>104</v>
+        <v>9</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>105</v>
+        <v>92</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>106</v>
+        <v>93</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>107</v>
+        <v>94</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>108</v>
+        <v>95</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="H15" s="0" t="s">
-        <v>109</v>
+        <v>96</v>
       </c>
       <c r="I15" s="0" t="s">
-        <v>110</v>
+        <v>97</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>111</v>
+        <v>9</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>112</v>
+        <v>98</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>113</v>
+        <v>99</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>114</v>
+        <v>100</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>115</v>
+        <v>101</v>
       </c>
       <c r="H16" s="0" t="s">
-        <v>116</v>
+        <v>102</v>
       </c>
       <c r="I16" s="0" t="s">
-        <v>117</v>
+        <v>103</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
-        <v>118</v>
+        <v>9</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>119</v>
+        <v>104</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>120</v>
+        <v>105</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>121</v>
+        <v>106</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H17" s="0" t="s">
-        <v>122</v>
+        <v>107</v>
       </c>
       <c r="I17" s="0" t="s">
-        <v>123</v>
+        <v>108</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
-        <v>124</v>
+        <v>9</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>125</v>
+        <v>109</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>126</v>
+        <v>110</v>
       </c>
       <c r="D18" s="0" t="s">
-        <v>127</v>
+        <v>111</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>128</v>
+        <v>112</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="H18" s="0" t="s">
-        <v>129</v>
+        <v>113</v>
       </c>
       <c r="I18" s="0" t="s">
-        <v>130</v>
+        <v>114</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
-        <v>131</v>
+        <v>9</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>132</v>
+        <v>115</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>133</v>
+        <v>116</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>134</v>
+        <v>117</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>135</v>
+        <v>118</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H19" s="0" t="s">
-        <v>136</v>
+        <v>119</v>
       </c>
       <c r="I19" s="0" t="s">
-        <v>137</v>
+        <v>120</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
-        <v>138</v>
+        <v>9</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>139</v>
+        <v>121</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>11</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>140</v>
+        <v>122</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>141</v>
+        <v>123</v>
       </c>
       <c r="H20" s="0" t="s">
-        <v>142</v>
+        <v>124</v>
       </c>
       <c r="I20" s="0" t="s">
-        <v>143</v>
+        <v>125</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
-        <v>144</v>
+        <v>9</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>145</v>
+        <v>126</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>146</v>
+        <v>127</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>147</v>
+        <v>128</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>148</v>
+        <v>129</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H21" s="0" t="s">
-        <v>136</v>
+        <v>119</v>
       </c>
       <c r="I21" s="0" t="s">
-        <v>137</v>
+        <v>120</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
-        <v>149</v>
+        <v>9</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>150</v>
+        <v>130</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>11</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>151</v>
+        <v>131</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>141</v>
+        <v>123</v>
       </c>
       <c r="H22" s="0" t="s">
-        <v>142</v>
+        <v>124</v>
       </c>
       <c r="I22" s="0" t="s">
-        <v>143</v>
+        <v>125</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
-        <v>152</v>
+        <v>9</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>153</v>
+        <v>132</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>154</v>
+        <v>133</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>155</v>
+        <v>134</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>156</v>
+        <v>135</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="H23" s="0" t="s">
-        <v>129</v>
+        <v>113</v>
       </c>
       <c r="I23" s="0" t="s">
-        <v>157</v>
+        <v>136</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
-        <v>158</v>
+        <v>9</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>159</v>
+        <v>137</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>160</v>
+        <v>138</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>161</v>
+        <v>139</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>162</v>
+        <v>140</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H24" s="0" t="s">
-        <v>163</v>
+        <v>141</v>
       </c>
       <c r="I24" s="0" t="s">
-        <v>164</v>
+        <v>142</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
-        <v>165</v>
+        <v>9</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="H25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="I25" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
-        <v>165</v>
+        <v>9</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>166</v>
+        <v>143</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>167</v>
+        <v>144</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>168</v>
+        <v>145</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>169</v>
+        <v>146</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="H26" s="0" t="s">
-        <v>170</v>
+        <v>147</v>
       </c>
       <c r="I26" s="0" t="s">
-        <v>171</v>
+        <v>148</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
-        <v>165</v>
+        <v>9</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>166</v>
+        <v>143</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>172</v>
+        <v>149</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>168</v>
+        <v>145</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>169</v>
+        <v>146</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H27" s="0" t="s">
-        <v>173</v>
+        <v>150</v>
       </c>
       <c r="I27" s="0" t="s">
-        <v>174</v>
+        <v>151</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
-        <v>175</v>
+        <v>9</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>176</v>
+        <v>152</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>177</v>
+        <v>153</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>178</v>
+        <v>154</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>179</v>
+        <v>155</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>180</v>
+        <v>156</v>
       </c>
       <c r="H28" s="0" t="s">
-        <v>181</v>
+        <v>157</v>
       </c>
       <c r="I28" s="0" t="s">
-        <v>182</v>
+        <v>158</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
-        <v>183</v>
+        <v>9</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>184</v>
+        <v>159</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>185</v>
+        <v>160</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>186</v>
+        <v>161</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>187</v>
+        <v>162</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>141</v>
+        <v>123</v>
       </c>
       <c r="H29" s="0" t="s">
-        <v>188</v>
+        <v>163</v>
       </c>
       <c r="I29" s="0" t="s">
-        <v>189</v>
+        <v>164</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
-        <v>190</v>
+        <v>9</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>191</v>
+        <v>165</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>192</v>
+        <v>166</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>193</v>
+        <v>167</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>194</v>
+        <v>168</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>180</v>
+        <v>156</v>
       </c>
       <c r="H30" s="0" t="s">
-        <v>195</v>
+        <v>169</v>
       </c>
       <c r="I30" s="0" t="s">
-        <v>196</v>
+        <v>170</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
-        <v>197</v>
+        <v>9</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>198</v>
+        <v>171</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>11</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>199</v>
+        <v>172</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>141</v>
+        <v>123</v>
       </c>
       <c r="H31" s="0" t="s">
-        <v>200</v>
+        <v>173</v>
       </c>
       <c r="I31" s="0" t="s">
-        <v>201</v>
+        <v>174</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
-        <v>202</v>
+        <v>9</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>203</v>
+        <v>175</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>204</v>
+        <v>176</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>205</v>
+        <v>177</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>206</v>
+        <v>178</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="H32" s="0" t="s">
-        <v>207</v>
+        <v>179</v>
       </c>
       <c r="I32" s="0" t="s">
-        <v>208</v>
+        <v>180</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
-        <v>209</v>
+        <v>9</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>210</v>
+        <v>181</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>211</v>
+        <v>182</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="H33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="I33" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
-        <v>212</v>
+        <v>9</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>213</v>
+        <v>183</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>214</v>
+        <v>184</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>215</v>
+        <v>185</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="H34" s="0" t="s">
-        <v>216</v>
+        <v>186</v>
       </c>
       <c r="I34" s="0" t="s">
-        <v>217</v>
+        <v>187</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
-        <v>218</v>
+        <v>9</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>219</v>
+        <v>188</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>220</v>
+        <v>189</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>221</v>
+        <v>190</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>222</v>
+        <v>191</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="H35" s="0" t="s">
-        <v>223</v>
+        <v>192</v>
       </c>
       <c r="I35" s="0" t="s">
-        <v>224</v>
+        <v>193</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
-        <v>225</v>
+        <v>9</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>226</v>
+        <v>194</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>227</v>
+        <v>195</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>228</v>
+        <v>196</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>229</v>
+        <v>197</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="H36" s="0" t="s">
-        <v>230</v>
+        <v>198</v>
       </c>
       <c r="I36" s="0" t="s">
-        <v>231</v>
+        <v>199</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
-        <v>232</v>
+        <v>9</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>233</v>
+        <v>200</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>234</v>
+        <v>201</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>235</v>
+        <v>202</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>236</v>
+        <v>203</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="H37" s="0" t="s">
-        <v>237</v>
+        <v>204</v>
       </c>
       <c r="I37" s="0" t="s">
-        <v>238</v>
+        <v>205</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
-        <v>239</v>
+        <v>9</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>240</v>
+        <v>206</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>241</v>
+        <v>207</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>242</v>
+        <v>208</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>243</v>
+        <v>209</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="H38" s="0" t="s">
-        <v>244</v>
+        <v>210</v>
       </c>
       <c r="I38" s="0" t="s">
-        <v>245</v>
+        <v>211</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
-        <v>246</v>
+        <v>9</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>247</v>
+        <v>212</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>248</v>
+        <v>213</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>249</v>
+        <v>214</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>250</v>
+        <v>215</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>180</v>
+        <v>156</v>
       </c>
       <c r="H39" s="0" t="s">
-        <v>251</v>
+        <v>216</v>
       </c>
       <c r="I39" s="0" t="s">
-        <v>252</v>
+        <v>217</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
-        <v>253</v>
+        <v>9</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>254</v>
+        <v>218</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>255</v>
+        <v>219</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>256</v>
+        <v>220</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>257</v>
+        <v>221</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>258</v>
+        <v>222</v>
       </c>
       <c r="H40" s="0" t="s">
-        <v>259</v>
+        <v>223</v>
       </c>
       <c r="I40" s="0" t="s">
-        <v>260</v>
+        <v>224</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
-        <v>261</v>
+        <v>9</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>262</v>
+        <v>225</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>263</v>
+        <v>226</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>141</v>
+        <v>123</v>
       </c>
       <c r="H41" s="0" t="s">
-        <v>142</v>
+        <v>124</v>
       </c>
       <c r="I41" s="0" t="s">
-        <v>264</v>
+        <v>227</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
-        <v>265</v>
+        <v>9</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>266</v>
+        <v>228</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>267</v>
+        <v>229</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>268</v>
+        <v>230</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>269</v>
+        <v>231</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>270</v>
+        <v>232</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="H42" s="0" t="s">
-        <v>271</v>
+        <v>233</v>
       </c>
       <c r="I42" s="0" t="s">
-        <v>272</v>
+        <v>234</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
-        <v>273</v>
+        <v>9</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>274</v>
+        <v>235</v>
       </c>
       <c r="C43" s="0" t="s">
-        <v>275</v>
+        <v>236</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>276</v>
+        <v>237</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="H43" s="0" t="s">
-        <v>277</v>
+        <v>238</v>
       </c>
       <c r="I43" s="0" t="s">
-        <v>278</v>
+        <v>239</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
-        <v>279</v>
+        <v>9</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>280</v>
+        <v>240</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>281</v>
+        <v>241</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>282</v>
+        <v>242</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>283</v>
+        <v>243</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>284</v>
+        <v>244</v>
       </c>
       <c r="H44" s="0" t="s">
-        <v>285</v>
+        <v>245</v>
       </c>
       <c r="I44" s="0" t="s">
-        <v>286</v>
+        <v>246</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
-        <v>287</v>
+        <v>9</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>288</v>
+        <v>247</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>289</v>
+        <v>248</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>290</v>
+        <v>249</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>258</v>
+        <v>222</v>
       </c>
       <c r="H45" s="0" t="s">
-        <v>291</v>
+        <v>250</v>
       </c>
       <c r="I45" s="0" t="s">
-        <v>292</v>
+        <v>251</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
-        <v>293</v>
+        <v>9</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>294</v>
+        <v>252</v>
       </c>
       <c r="C46" s="0" t="s">
-        <v>295</v>
+        <v>253</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>296</v>
+        <v>254</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>297</v>
+        <v>255</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>180</v>
+        <v>156</v>
       </c>
       <c r="H46" s="0" t="s">
-        <v>298</v>
+        <v>256</v>
       </c>
       <c r="I46" s="0" t="s">
-        <v>299</v>
+        <v>257</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
-        <v>300</v>
+        <v>9</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>301</v>
+        <v>258</v>
       </c>
       <c r="C47" s="0" t="s">
-        <v>302</v>
+        <v>259</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>303</v>
+        <v>260</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>304</v>
+        <v>261</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="H47" s="0" t="s">
-        <v>305</v>
+        <v>262</v>
       </c>
       <c r="I47" s="0" t="s">
-        <v>306</v>
+        <v>263</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
-        <v>307</v>
+        <v>9</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>308</v>
+        <v>264</v>
       </c>
       <c r="C48" s="0" t="s">
-        <v>309</v>
+        <v>265</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>310</v>
+        <v>266</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>311</v>
+        <v>267</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="H48" s="0" t="s">
-        <v>312</v>
+        <v>268</v>
       </c>
       <c r="I48" s="0" t="s">
-        <v>313</v>
+        <v>269</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
-        <v>314</v>
+        <v>9</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>315</v>
+        <v>270</v>
       </c>
       <c r="C49" s="0" t="s">
-        <v>316</v>
+        <v>271</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>317</v>
+        <v>272</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>318</v>
+        <v>273</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="H49" s="0" t="s">
-        <v>319</v>
+        <v>274</v>
       </c>
       <c r="I49" s="0" t="s">
-        <v>320</v>
+        <v>275</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
-        <v>321</v>
+        <v>9</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>322</v>
+        <v>276</v>
       </c>
       <c r="C50" s="0" t="s">
-        <v>323</v>
+        <v>277</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>324</v>
+        <v>278</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>325</v>
+        <v>279</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="H50" s="0" t="s">
-        <v>326</v>
+        <v>280</v>
       </c>
       <c r="I50" s="0" t="s">
-        <v>327</v>
+        <v>281</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
-        <v>328</v>
+        <v>9</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>329</v>
+        <v>282</v>
       </c>
       <c r="C51" s="0" t="s">
-        <v>330</v>
+        <v>283</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>331</v>
+        <v>284</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="H51" s="0" t="s">
-        <v>332</v>
+        <v>285</v>
       </c>
       <c r="I51" s="0" t="s">
-        <v>333</v>
+        <v>286</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
-        <v>334</v>
+        <v>9</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>335</v>
+        <v>287</v>
       </c>
       <c r="C52" s="0" t="s">
-        <v>336</v>
+        <v>288</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>337</v>
+        <v>289</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>338</v>
+        <v>290</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="H52" s="0" t="s">
-        <v>339</v>
+        <v>291</v>
       </c>
       <c r="I52" s="0" t="s">
-        <v>340</v>
+        <v>292</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
-        <v>341</v>
+        <v>9</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>342</v>
+        <v>293</v>
       </c>
       <c r="C53" s="0" t="s">
-        <v>343</v>
+        <v>294</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>344</v>
+        <v>295</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>345</v>
+        <v>296</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H53" s="0" t="s">
-        <v>346</v>
+        <v>297</v>
       </c>
       <c r="I53" s="0" t="s">
-        <v>347</v>
+        <v>298</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
-        <v>348</v>
+        <v>9</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>349</v>
+        <v>299</v>
       </c>
       <c r="C54" s="0" t="s">
-        <v>350</v>
+        <v>300</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>351</v>
+        <v>301</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>352</v>
+        <v>302</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>284</v>
+        <v>244</v>
       </c>
       <c r="H54" s="0" t="s">
-        <v>353</v>
+        <v>303</v>
       </c>
       <c r="I54" s="0" t="s">
-        <v>354</v>
+        <v>304</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
-        <v>355</v>
+        <v>9</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>356</v>
+        <v>305</v>
       </c>
       <c r="C55" s="0" t="s">
-        <v>357</v>
+        <v>306</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>358</v>
+        <v>307</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>359</v>
+        <v>308</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>115</v>
+        <v>101</v>
       </c>
       <c r="H55" s="0" t="s">
-        <v>360</v>
+        <v>309</v>
       </c>
       <c r="I55" s="0" t="s">
-        <v>361</v>
+        <v>310</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
-        <v>362</v>
+        <v>9</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>363</v>
+        <v>311</v>
       </c>
       <c r="C56" s="0" t="s">
-        <v>364</v>
+        <v>312</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>365</v>
+        <v>313</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>366</v>
+        <v>314</v>
       </c>
       <c r="F56" s="0" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="G56" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="H56" s="0" t="s">
-        <v>367</v>
+        <v>315</v>
       </c>
       <c r="I56" s="0" t="s">
-        <v>368</v>
+        <v>316</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
-        <v>369</v>
+        <v>9</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>370</v>
+        <v>317</v>
       </c>
       <c r="C57" s="0" t="s">
-        <v>371</v>
+        <v>318</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>372</v>
+        <v>319</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>373</v>
+        <v>320</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>141</v>
+        <v>123</v>
       </c>
       <c r="H57" s="0" t="s">
-        <v>374</v>
+        <v>321</v>
       </c>
       <c r="I57" s="0" t="s">
-        <v>375</v>
+        <v>322</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
-        <v>376</v>
+        <v>9</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>377</v>
+        <v>323</v>
       </c>
       <c r="C58" s="0" t="s">
-        <v>378</v>
+        <v>324</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>379</v>
+        <v>325</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H58" s="0" t="s">
-        <v>122</v>
+        <v>107</v>
       </c>
       <c r="I58" s="0" t="s">
-        <v>123</v>
+        <v>108</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
-        <v>380</v>
+        <v>9</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>381</v>
+        <v>326</v>
       </c>
       <c r="C59" s="0" t="s">
-        <v>382</v>
+        <v>327</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>383</v>
+        <v>328</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>384</v>
+        <v>329</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="H59" s="0" t="s">
-        <v>385</v>
+        <v>330</v>
       </c>
       <c r="I59" s="0" t="s">
-        <v>386</v>
+        <v>331</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
-        <v>387</v>
+        <v>9</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>388</v>
+        <v>332</v>
       </c>
       <c r="C60" s="0" t="s">
-        <v>389</v>
+        <v>333</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>390</v>
+        <v>334</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>391</v>
+        <v>335</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="H60" s="0" t="s">
-        <v>271</v>
+        <v>233</v>
       </c>
       <c r="I60" s="0" t="s">
-        <v>392</v>
+        <v>336</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
-        <v>393</v>
+        <v>9</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>394</v>
+        <v>337</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>395</v>
+        <v>338</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>396</v>
+        <v>339</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="H61" s="0" t="s">
-        <v>397</v>
+        <v>340</v>
       </c>
       <c r="I61" s="0" t="s">
-        <v>398</v>
+        <v>341</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
-        <v>399</v>
+        <v>9</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>400</v>
+        <v>342</v>
       </c>
       <c r="C62" s="0" t="s">
-        <v>401</v>
+        <v>343</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>402</v>
+        <v>344</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>403</v>
+        <v>345</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="H62" s="0" t="s">
-        <v>404</v>
+        <v>346</v>
       </c>
       <c r="I62" s="0" t="s">
-        <v>405</v>
+        <v>347</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
-        <v>406</v>
+        <v>9</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>407</v>
+        <v>348</v>
       </c>
       <c r="C63" s="0" t="s">
-        <v>408</v>
+        <v>349</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>409</v>
+        <v>350</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>410</v>
+        <v>351</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="H63" s="0" t="s">
-        <v>411</v>
+        <v>352</v>
       </c>
       <c r="I63" s="0" t="s">
-        <v>412</v>
+        <v>353</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
-        <v>413</v>
+        <v>9</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>414</v>
+        <v>354</v>
       </c>
       <c r="C64" s="0" t="s">
-        <v>415</v>
+        <v>355</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>416</v>
+        <v>356</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>417</v>
+        <v>357</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="H64" s="0" t="s">
-        <v>418</v>
+        <v>358</v>
       </c>
       <c r="I64" s="0" t="s">
-        <v>419</v>
+        <v>359</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
-        <v>420</v>
+        <v>9</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>421</v>
+        <v>360</v>
       </c>
       <c r="C65" s="0" t="s">
-        <v>422</v>
+        <v>361</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>423</v>
+        <v>362</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>424</v>
+        <v>363</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="H65" s="0" t="s">
-        <v>425</v>
+        <v>364</v>
       </c>
       <c r="I65" s="0" t="s">
-        <v>426</v>
+        <v>365</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
-        <v>427</v>
+        <v>9</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>428</v>
+        <v>366</v>
       </c>
       <c r="C66" s="0" t="s">
-        <v>429</v>
+        <v>367</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>430</v>
+        <v>368</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="H66" s="0" t="s">
-        <v>431</v>
+        <v>369</v>
       </c>
       <c r="I66" s="0" t="s">
-        <v>432</v>
+        <v>370</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
-        <v>433</v>
+        <v>9</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>434</v>
+        <v>371</v>
       </c>
       <c r="C67" s="0" t="s">
-        <v>435</v>
+        <v>372</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>436</v>
+        <v>373</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>437</v>
+        <v>374</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H67" s="0" t="s">
-        <v>438</v>
+        <v>375</v>
       </c>
       <c r="I67" s="0" t="s">
-        <v>439</v>
+        <v>376</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
-        <v>440</v>
+        <v>9</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>441</v>
+        <v>377</v>
       </c>
       <c r="C68" s="0" t="s">
-        <v>442</v>
+        <v>378</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>443</v>
+        <v>379</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>444</v>
+        <v>380</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="H68" s="0" t="s">
-        <v>445</v>
+        <v>381</v>
       </c>
       <c r="I68" s="0" t="s">
-        <v>446</v>
+        <v>382</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
-        <v>447</v>
+        <v>9</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>448</v>
+        <v>383</v>
       </c>
       <c r="C69" s="0" t="s">
-        <v>449</v>
+        <v>384</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>450</v>
+        <v>385</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>451</v>
+        <v>386</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="H69" s="0" t="s">
-        <v>452</v>
+        <v>387</v>
       </c>
       <c r="I69" s="0" t="s">
-        <v>453</v>
+        <v>388</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
-        <v>454</v>
+        <v>9</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>455</v>
+        <v>389</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>11</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>456</v>
+        <v>390</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="H70" s="0" t="s">
-        <v>457</v>
+        <v>391</v>
       </c>
       <c r="I70" s="0" t="s">
-        <v>458</v>
+        <v>392</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
-        <v>459</v>
+        <v>9</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>460</v>
+        <v>393</v>
       </c>
       <c r="C71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>461</v>
+        <v>394</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>462</v>
+        <v>395</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>141</v>
+        <v>123</v>
       </c>
       <c r="H71" s="0" t="s">
-        <v>142</v>
+        <v>124</v>
       </c>
       <c r="I71" s="0" t="s">
-        <v>143</v>
+        <v>125</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
-        <v>463</v>
+        <v>9</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>464</v>
+        <v>396</v>
       </c>
       <c r="C72" s="0" t="s">
-        <v>465</v>
+        <v>397</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>466</v>
+        <v>398</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>467</v>
+        <v>399</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>284</v>
+        <v>244</v>
       </c>
       <c r="H72" s="0" t="s">
-        <v>285</v>
+        <v>245</v>
       </c>
       <c r="I72" s="0" t="s">
-        <v>468</v>
+        <v>400</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
-        <v>469</v>
+        <v>9</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>470</v>
+        <v>401</v>
       </c>
       <c r="C73" s="0" t="s">
-        <v>471</v>
+        <v>402</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>472</v>
+        <v>403</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>473</v>
+        <v>404</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="H73" s="0" t="s">
-        <v>474</v>
+        <v>405</v>
       </c>
       <c r="I73" s="0" t="s">
-        <v>475</v>
+        <v>406</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
-        <v>476</v>
+        <v>9</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>477</v>
+        <v>407</v>
       </c>
       <c r="C74" s="0" t="s">
-        <v>478</v>
+        <v>408</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>479</v>
+        <v>409</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>480</v>
+        <v>410</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="H74" s="0" t="s">
-        <v>481</v>
+        <v>411</v>
       </c>
       <c r="I74" s="0" t="s">
-        <v>482</v>
+        <v>412</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
-        <v>483</v>
+        <v>9</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>484</v>
+        <v>413</v>
       </c>
       <c r="C75" s="0" t="s">
-        <v>485</v>
+        <v>414</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>486</v>
+        <v>415</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>284</v>
+        <v>244</v>
       </c>
       <c r="H75" s="0" t="s">
-        <v>487</v>
+        <v>416</v>
       </c>
       <c r="I75" s="0" t="s">
-        <v>488</v>
+        <v>417</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
-        <v>489</v>
+        <v>9</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>490</v>
+        <v>418</v>
       </c>
       <c r="C76" s="0" t="s">
-        <v>491</v>
+        <v>419</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>492</v>
+        <v>420</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>493</v>
+        <v>421</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="H76" s="0" t="s">
-        <v>494</v>
+        <v>422</v>
       </c>
       <c r="I76" s="0" t="s">
-        <v>495</v>
+        <v>423</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
-        <v>496</v>
+        <v>9</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>497</v>
+        <v>424</v>
       </c>
       <c r="C77" s="0" t="s">
-        <v>498</v>
+        <v>425</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>499</v>
+        <v>426</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>500</v>
+        <v>427</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="H77" s="0" t="s">
-        <v>501</v>
+        <v>428</v>
       </c>
       <c r="I77" s="0" t="s">
-        <v>502</v>
+        <v>429</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
-        <v>503</v>
+        <v>9</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>504</v>
+        <v>430</v>
       </c>
       <c r="C78" s="0" t="s">
-        <v>505</v>
+        <v>431</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>506</v>
+        <v>432</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="H78" s="0" t="s">
-        <v>507</v>
+        <v>433</v>
       </c>
       <c r="I78" s="0" t="s">
-        <v>508</v>
+        <v>434</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
-        <v>509</v>
+        <v>9</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>510</v>
+        <v>435</v>
       </c>
       <c r="C79" s="0" t="s">
-        <v>511</v>
+        <v>436</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>512</v>
+        <v>437</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>513</v>
+        <v>438</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>284</v>
+        <v>244</v>
       </c>
       <c r="H79" s="0" t="s">
-        <v>353</v>
+        <v>303</v>
       </c>
       <c r="I79" s="0" t="s">
-        <v>354</v>
+        <v>304</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
-        <v>514</v>
+        <v>9</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>515</v>
+        <v>439</v>
       </c>
       <c r="C80" s="0" t="s">
-        <v>516</v>
+        <v>440</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>517</v>
+        <v>441</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H80" s="0" t="s">
-        <v>136</v>
+        <v>119</v>
       </c>
       <c r="I80" s="0" t="s">
-        <v>518</v>
+        <v>442</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
-        <v>519</v>
+        <v>9</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>520</v>
+        <v>443</v>
       </c>
       <c r="C81" s="0" t="s">
-        <v>521</v>
+        <v>444</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>522</v>
+        <v>445</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>523</v>
+        <v>446</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="H81" s="0" t="s">
-        <v>524</v>
+        <v>447</v>
       </c>
       <c r="I81" s="0" t="s">
-        <v>525</v>
+        <v>448</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
-        <v>526</v>
+        <v>9</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>527</v>
+        <v>449</v>
       </c>
       <c r="C82" s="0" t="s">
-        <v>528</v>
+        <v>450</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>529</v>
+        <v>451</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>530</v>
+        <v>452</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="H82" s="0" t="s">
-        <v>531</v>
+        <v>453</v>
       </c>
       <c r="I82" s="0" t="s">
-        <v>532</v>
+        <v>454</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
-        <v>533</v>
+        <v>9</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>534</v>
+        <v>455</v>
       </c>
       <c r="C83" s="0" t="s">
-        <v>535</v>
+        <v>456</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>536</v>
+        <v>457</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>537</v>
+        <v>458</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="H83" s="0" t="s">
-        <v>538</v>
+        <v>459</v>
       </c>
       <c r="I83" s="0" t="s">
-        <v>539</v>
+        <v>460</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
-        <v>540</v>
+        <v>9</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>541</v>
+        <v>461</v>
       </c>
       <c r="C84" s="0" t="s">
-        <v>542</v>
+        <v>462</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>543</v>
+        <v>463</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="H84" s="0" t="s">
-        <v>129</v>
+        <v>113</v>
       </c>
       <c r="I84" s="0" t="s">
-        <v>544</v>
+        <v>464</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
-        <v>545</v>
+        <v>9</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>546</v>
+        <v>465</v>
       </c>
       <c r="C85" s="0" t="s">
-        <v>547</v>
+        <v>466</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>548</v>
+        <v>467</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="H85" s="0" t="s">
-        <v>549</v>
+        <v>468</v>
       </c>
       <c r="I85" s="0" t="s">
-        <v>550</v>
+        <v>469</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
-        <v>551</v>
+        <v>9</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>552</v>
+        <v>470</v>
       </c>
       <c r="C86" s="0" t="s">
-        <v>553</v>
+        <v>471</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>554</v>
+        <v>472</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>555</v>
+        <v>473</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="H86" s="0" t="s">
-        <v>556</v>
+        <v>474</v>
       </c>
       <c r="I86" s="0" t="s">
-        <v>557</v>
+        <v>475</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
-        <v>558</v>
+        <v>9</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>559</v>
+        <v>476</v>
       </c>
       <c r="C87" s="0" t="s">
-        <v>560</v>
+        <v>477</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>561</v>
+        <v>478</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>562</v>
+        <v>479</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>180</v>
+        <v>156</v>
       </c>
       <c r="H87" s="0" t="s">
-        <v>563</v>
+        <v>480</v>
       </c>
       <c r="I87" s="0" t="s">
-        <v>564</v>
+        <v>481</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
-        <v>565</v>
+        <v>9</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>566</v>
+        <v>482</v>
       </c>
       <c r="C88" s="0" t="s">
-        <v>567</v>
+        <v>483</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>568</v>
+        <v>484</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>569</v>
+        <v>485</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="H88" s="0" t="s">
-        <v>570</v>
+        <v>486</v>
       </c>
       <c r="I88" s="0" t="s">
-        <v>571</v>
+        <v>487</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
-        <v>572</v>
+        <v>9</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>573</v>
+        <v>488</v>
       </c>
       <c r="C89" s="0" t="s">
         <v>11</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>574</v>
+        <v>489</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>575</v>
+        <v>490</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="H89" s="0" t="s">
-        <v>576</v>
+        <v>491</v>
       </c>
       <c r="I89" s="0" t="s">
-        <v>577</v>
+        <v>492</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
-        <v>578</v>
+        <v>9</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>579</v>
+        <v>493</v>
       </c>
       <c r="C90" s="0" t="s">
-        <v>580</v>
+        <v>494</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>581</v>
+        <v>495</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>582</v>
+        <v>496</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>284</v>
+        <v>244</v>
       </c>
       <c r="H90" s="0" t="s">
-        <v>353</v>
+        <v>303</v>
       </c>
       <c r="I90" s="0" t="s">
-        <v>583</v>
+        <v>497</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
-        <v>584</v>
+        <v>9</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>585</v>
+        <v>498</v>
       </c>
       <c r="C91" s="0" t="s">
-        <v>586</v>
+        <v>499</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>587</v>
+        <v>500</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="H91" s="0" t="s">
-        <v>588</v>
+        <v>501</v>
       </c>
       <c r="I91" s="0" t="s">
-        <v>589</v>
+        <v>502</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
-        <v>590</v>
+        <v>9</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>591</v>
+        <v>503</v>
       </c>
       <c r="C92" s="0" t="s">
-        <v>592</v>
+        <v>504</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>593</v>
+        <v>505</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>594</v>
+        <v>506</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="H92" s="0" t="s">
-        <v>595</v>
+        <v>507</v>
       </c>
       <c r="I92" s="0" t="s">
-        <v>596</v>
+        <v>508</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
-        <v>597</v>
+        <v>9</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>598</v>
+        <v>509</v>
       </c>
       <c r="C93" s="0" t="s">
-        <v>599</v>
+        <v>510</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>600</v>
+        <v>511</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>601</v>
+        <v>512</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="H93" s="0" t="s">
-        <v>602</v>
+        <v>513</v>
       </c>
       <c r="I93" s="0" t="s">
-        <v>603</v>
+        <v>514</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
-        <v>604</v>
+        <v>9</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>605</v>
+        <v>515</v>
       </c>
       <c r="C94" s="0" t="s">
-        <v>606</v>
+        <v>516</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>607</v>
+        <v>517</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>608</v>
+        <v>518</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H94" s="0" t="s">
-        <v>136</v>
+        <v>119</v>
       </c>
       <c r="I94" s="0" t="s">
-        <v>518</v>
+        <v>442</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
-        <v>609</v>
+        <v>9</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>610</v>
+        <v>519</v>
       </c>
       <c r="C95" s="0" t="s">
-        <v>611</v>
+        <v>520</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>612</v>
+        <v>521</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>613</v>
+        <v>522</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H95" s="0" t="s">
-        <v>136</v>
+        <v>119</v>
       </c>
       <c r="I95" s="0" t="s">
-        <v>137</v>
+        <v>120</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
-        <v>614</v>
+        <v>9</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>615</v>
+        <v>523</v>
       </c>
       <c r="C96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>616</v>
+        <v>524</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>284</v>
+        <v>244</v>
       </c>
       <c r="H96" s="0" t="s">
-        <v>617</v>
+        <v>525</v>
       </c>
       <c r="I96" s="0" t="s">
-        <v>618</v>
+        <v>526</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="s">
-        <v>619</v>
+        <v>9</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>620</v>
+        <v>527</v>
       </c>
       <c r="C97" s="0" t="s">
-        <v>621</v>
+        <v>528</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>622</v>
+        <v>529</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>623</v>
+        <v>530</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="H97" s="0" t="s">
-        <v>481</v>
+        <v>411</v>
       </c>
       <c r="I97" s="0" t="s">
-        <v>624</v>
+        <v>531</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="s">
-        <v>625</v>
+        <v>9</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>626</v>
+        <v>532</v>
       </c>
       <c r="C98" s="0" t="s">
-        <v>627</v>
+        <v>533</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>628</v>
+        <v>534</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>629</v>
+        <v>535</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="H98" s="0" t="s">
-        <v>630</v>
+        <v>536</v>
       </c>
       <c r="I98" s="0" t="s">
-        <v>631</v>
+        <v>537</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="s">
-        <v>632</v>
+        <v>9</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>633</v>
+        <v>538</v>
       </c>
       <c r="C99" s="0" t="s">
-        <v>634</v>
+        <v>539</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>635</v>
+        <v>540</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>636</v>
+        <v>541</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="H99" s="0" t="s">
-        <v>637</v>
+        <v>542</v>
       </c>
       <c r="I99" s="0" t="s">
-        <v>638</v>
+        <v>543</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="s">
-        <v>639</v>
+        <v>9</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>640</v>
+        <v>544</v>
       </c>
       <c r="C100" s="0" t="s">
-        <v>641</v>
+        <v>545</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>642</v>
+        <v>546</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>284</v>
+        <v>244</v>
       </c>
       <c r="H100" s="0" t="s">
-        <v>643</v>
+        <v>547</v>
       </c>
       <c r="I100" s="0" t="s">
-        <v>644</v>
+        <v>548</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0" t="s">
-        <v>645</v>
+        <v>9</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>646</v>
+        <v>549</v>
       </c>
       <c r="C101" s="0" t="s">
-        <v>647</v>
+        <v>550</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>648</v>
+        <v>551</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>649</v>
+        <v>552</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>650</v>
+        <v>553</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="H101" s="0" t="s">
         <v>11</v>
       </c>
       <c r="I101" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0" t="s">
-        <v>651</v>
+        <v>9</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>652</v>
+        <v>554</v>
       </c>
       <c r="C102" s="0" t="s">
-        <v>653</v>
+        <v>555</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>654</v>
+        <v>556</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>141</v>
+        <v>123</v>
       </c>
       <c r="H102" s="0" t="s">
-        <v>655</v>
+        <v>557</v>
       </c>
       <c r="I102" s="0" t="s">
-        <v>656</v>
+        <v>558</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0" t="s">
-        <v>657</v>
+        <v>9</v>
       </c>
       <c r="B103" s="0" t="s">
-        <v>658</v>
+        <v>559</v>
       </c>
       <c r="C103" s="0" t="s">
-        <v>659</v>
+        <v>560</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>660</v>
+        <v>561</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>661</v>
+        <v>562</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>650</v>
+        <v>553</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="H103" s="0" t="s">
-        <v>662</v>
+        <v>563</v>
       </c>
       <c r="I103" s="0" t="s">
-        <v>663</v>
+        <v>564</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="0" t="s">
-        <v>664</v>
+        <v>9</v>
       </c>
       <c r="B104" s="0" t="s">
-        <v>665</v>
+        <v>565</v>
       </c>
       <c r="C104" s="0" t="s">
-        <v>666</v>
+        <v>566</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>667</v>
+        <v>567</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>668</v>
+        <v>568</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H104" s="0" t="s">
-        <v>163</v>
+        <v>141</v>
       </c>
       <c r="I104" s="0" t="s">
-        <v>164</v>
+        <v>142</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="0" t="s">
-        <v>669</v>
+        <v>9</v>
       </c>
       <c r="B105" s="0" t="s">
-        <v>670</v>
+        <v>569</v>
       </c>
       <c r="C105" s="0" t="s">
-        <v>671</v>
+        <v>570</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>672</v>
+        <v>571</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>284</v>
+        <v>244</v>
       </c>
       <c r="H105" s="0" t="s">
-        <v>673</v>
+        <v>572</v>
       </c>
       <c r="I105" s="0" t="s">
-        <v>674</v>
+        <v>573</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="0" t="s">
-        <v>675</v>
+        <v>9</v>
       </c>
       <c r="B106" s="0" t="s">
-        <v>676</v>
+        <v>574</v>
       </c>
       <c r="C106" s="0" t="s">
-        <v>677</v>
+        <v>575</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>678</v>
+        <v>576</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>679</v>
+        <v>577</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="H106" s="0" t="s">
-        <v>367</v>
+        <v>315</v>
       </c>
       <c r="I106" s="0" t="s">
-        <v>680</v>
+        <v>578</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="0" t="s">
-        <v>681</v>
+        <v>9</v>
       </c>
       <c r="B107" s="0" t="s">
-        <v>682</v>
+        <v>579</v>
       </c>
       <c r="C107" s="0" t="s">
         <v>11</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>683</v>
+        <v>580</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>684</v>
+        <v>581</v>
       </c>
       <c r="F107" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H107" s="0" t="s">
-        <v>163</v>
+        <v>141</v>
       </c>
       <c r="I107" s="0" t="s">
-        <v>164</v>
+        <v>142</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="0" t="s">
-        <v>685</v>
+        <v>9</v>
       </c>
       <c r="B108" s="0" t="s">
-        <v>686</v>
+        <v>582</v>
       </c>
       <c r="C108" s="0" t="s">
-        <v>687</v>
+        <v>583</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>688</v>
+        <v>584</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>689</v>
+        <v>585</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>258</v>
+        <v>222</v>
       </c>
       <c r="H108" s="0" t="s">
-        <v>690</v>
+        <v>586</v>
       </c>
       <c r="I108" s="0" t="s">
-        <v>691</v>
+        <v>587</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="0" t="s">
-        <v>692</v>
+        <v>9</v>
       </c>
       <c r="B109" s="0" t="s">
-        <v>693</v>
+        <v>588</v>
       </c>
       <c r="C109" s="0" t="s">
-        <v>694</v>
+        <v>589</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>695</v>
+        <v>590</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>696</v>
+        <v>591</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="H109" s="0" t="s">
-        <v>697</v>
+        <v>592</v>
       </c>
       <c r="I109" s="0" t="s">
-        <v>698</v>
+        <v>593</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="0" t="s">
-        <v>699</v>
+        <v>9</v>
       </c>
       <c r="B110" s="0" t="s">
-        <v>700</v>
+        <v>594</v>
       </c>
       <c r="C110" s="0" t="s">
-        <v>701</v>
+        <v>595</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>702</v>
+        <v>596</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>284</v>
+        <v>244</v>
       </c>
       <c r="H110" s="0" t="s">
-        <v>703</v>
+        <v>597</v>
       </c>
       <c r="I110" s="0" t="s">
-        <v>704</v>
+        <v>598</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="0" t="s">
-        <v>705</v>
+        <v>9</v>
       </c>
       <c r="B111" s="0" t="s">
-        <v>706</v>
+        <v>599</v>
       </c>
       <c r="C111" s="0" t="s">
-        <v>707</v>
+        <v>600</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>708</v>
+        <v>601</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>709</v>
+        <v>602</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="H111" s="0" t="s">
-        <v>710</v>
+        <v>603</v>
       </c>
       <c r="I111" s="0" t="s">
-        <v>711</v>
+        <v>604</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="0" t="s">
-        <v>712</v>
+        <v>9</v>
       </c>
       <c r="B112" s="0" t="s">
-        <v>713</v>
+        <v>605</v>
       </c>
       <c r="C112" s="0" t="s">
-        <v>714</v>
+        <v>606</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>715</v>
+        <v>607</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H112" s="0" t="s">
-        <v>122</v>
+        <v>107</v>
       </c>
       <c r="I112" s="0" t="s">
-        <v>123</v>
+        <v>108</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="0" t="s">
-        <v>716</v>
+        <v>9</v>
       </c>
       <c r="B113" s="0" t="s">
-        <v>717</v>
+        <v>608</v>
       </c>
       <c r="C113" s="0" t="s">
-        <v>718</v>
+        <v>609</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>719</v>
+        <v>610</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>720</v>
+        <v>611</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="H113" s="0" t="s">
-        <v>721</v>
+        <v>612</v>
       </c>
       <c r="I113" s="0" t="s">
-        <v>722</v>
+        <v>613</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="0" t="s">
-        <v>723</v>
+        <v>9</v>
       </c>
       <c r="B114" s="0" t="s">
-        <v>724</v>
+        <v>614</v>
       </c>
       <c r="C114" s="0" t="s">
-        <v>725</v>
+        <v>615</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>726</v>
+        <v>616</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>727</v>
+        <v>617</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>284</v>
+        <v>244</v>
       </c>
       <c r="H114" s="0" t="s">
-        <v>353</v>
+        <v>303</v>
       </c>
       <c r="I114" s="0" t="s">
-        <v>728</v>
+        <v>618</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="0" t="s">
-        <v>729</v>
+        <v>9</v>
       </c>
       <c r="B115" s="0" t="s">
-        <v>730</v>
+        <v>619</v>
       </c>
       <c r="C115" s="0" t="s">
-        <v>731</v>
+        <v>620</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>732</v>
+        <v>621</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>733</v>
+        <v>622</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="H115" s="0" t="s">
-        <v>271</v>
+        <v>233</v>
       </c>
       <c r="I115" s="0" t="s">
-        <v>734</v>
+        <v>623</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="0" t="s">
-        <v>735</v>
+        <v>9</v>
       </c>
       <c r="B116" s="0" t="s">
-        <v>736</v>
+        <v>624</v>
       </c>
       <c r="C116" s="0" t="s">
-        <v>737</v>
+        <v>625</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>738</v>
+        <v>626</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>739</v>
+        <v>627</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="H116" s="0" t="s">
-        <v>740</v>
+        <v>628</v>
       </c>
       <c r="I116" s="0" t="s">
-        <v>741</v>
+        <v>629</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="0" t="s">
-        <v>742</v>
+        <v>9</v>
       </c>
       <c r="B117" s="0" t="s">
-        <v>743</v>
+        <v>630</v>
       </c>
       <c r="C117" s="0" t="s">
-        <v>744</v>
+        <v>631</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>745</v>
+        <v>632</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>746</v>
+        <v>633</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="H117" s="0" t="s">
-        <v>747</v>
+        <v>634</v>
       </c>
       <c r="I117" s="0" t="s">
-        <v>748</v>
+        <v>635</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="0" t="s">
-        <v>749</v>
+        <v>9</v>
       </c>
       <c r="B118" s="0" t="s">
-        <v>750</v>
+        <v>636</v>
       </c>
       <c r="C118" s="0" t="s">
-        <v>751</v>
+        <v>637</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>752</v>
+        <v>638</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>753</v>
+        <v>639</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="H118" s="0" t="s">
-        <v>271</v>
+        <v>233</v>
       </c>
       <c r="I118" s="0" t="s">
-        <v>754</v>
+        <v>640</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="0" t="s">
-        <v>755</v>
+        <v>9</v>
       </c>
       <c r="B119" s="0" t="s">
-        <v>756</v>
+        <v>641</v>
       </c>
       <c r="C119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>757</v>
+        <v>642</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>758</v>
+        <v>643</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="H119" s="0" t="s">
-        <v>759</v>
+        <v>644</v>
       </c>
       <c r="I119" s="0" t="s">
-        <v>760</v>
+        <v>645</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="0" t="s">
-        <v>761</v>
+        <v>9</v>
       </c>
       <c r="B120" s="0" t="s">
-        <v>762</v>
+        <v>646</v>
       </c>
       <c r="C120" s="0" t="s">
-        <v>763</v>
+        <v>647</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>764</v>
+        <v>648</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>765</v>
+        <v>649</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>284</v>
+        <v>244</v>
       </c>
       <c r="H120" s="0" t="s">
-        <v>353</v>
+        <v>303</v>
       </c>
       <c r="I120" s="0" t="s">
-        <v>766</v>
+        <v>650</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="0" t="s">
-        <v>767</v>
+        <v>9</v>
       </c>
       <c r="B121" s="0" t="s">
-        <v>768</v>
+        <v>651</v>
       </c>
       <c r="C121" s="0" t="s">
         <v>11</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>769</v>
+        <v>652</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>770</v>
+        <v>653</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H121" s="0" t="s">
-        <v>163</v>
+        <v>141</v>
       </c>
       <c r="I121" s="0" t="s">
-        <v>164</v>
+        <v>142</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="0" t="s">
-        <v>771</v>
+        <v>9</v>
       </c>
       <c r="B122" s="0" t="s">
-        <v>772</v>
+        <v>654</v>
       </c>
       <c r="C122" s="0" t="s">
-        <v>659</v>
+        <v>560</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>772</v>
+        <v>654</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>773</v>
+        <v>655</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H122" s="0" t="s">
-        <v>122</v>
+        <v>107</v>
       </c>
       <c r="I122" s="0" t="s">
-        <v>123</v>
+        <v>108</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="0" t="s">
-        <v>774</v>
+        <v>9</v>
       </c>
       <c r="B123" s="0" t="s">
-        <v>775</v>
+        <v>656</v>
       </c>
       <c r="C123" s="0" t="s">
-        <v>776</v>
+        <v>657</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>777</v>
+        <v>658</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="H123" s="0" t="s">
-        <v>778</v>
+        <v>659</v>
       </c>
       <c r="I123" s="0" t="s">
-        <v>779</v>
+        <v>660</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="0" t="s">
-        <v>780</v>
+        <v>9</v>
       </c>
       <c r="B124" s="0" t="s">
-        <v>781</v>
+        <v>661</v>
       </c>
       <c r="C124" s="0" t="s">
-        <v>782</v>
+        <v>662</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>783</v>
+        <v>663</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>784</v>
+        <v>664</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="H124" s="0" t="s">
-        <v>785</v>
+        <v>665</v>
       </c>
       <c r="I124" s="0" t="s">
-        <v>786</v>
+        <v>666</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="0" t="s">
-        <v>787</v>
+        <v>9</v>
       </c>
       <c r="B125" s="0" t="s">
-        <v>788</v>
+        <v>667</v>
       </c>
       <c r="C125" s="0" t="s">
-        <v>789</v>
+        <v>668</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>790</v>
+        <v>669</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="H125" s="0" t="s">
-        <v>791</v>
+        <v>670</v>
       </c>
       <c r="I125" s="0" t="s">
-        <v>792</v>
+        <v>671</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="0" t="s">
-        <v>793</v>
+        <v>9</v>
       </c>
       <c r="B126" s="0" t="s">
-        <v>794</v>
+        <v>672</v>
       </c>
       <c r="C126" s="0" t="s">
-        <v>795</v>
+        <v>673</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>796</v>
+        <v>674</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>797</v>
+        <v>675</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="H126" s="0" t="s">
-        <v>798</v>
+        <v>676</v>
       </c>
       <c r="I126" s="0" t="s">
-        <v>799</v>
+        <v>677</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="0" t="s">
-        <v>800</v>
+        <v>9</v>
       </c>
       <c r="B127" s="0" t="s">
-        <v>801</v>
+        <v>678</v>
       </c>
       <c r="C127" s="0" t="s">
-        <v>802</v>
+        <v>679</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>803</v>
+        <v>680</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>804</v>
+        <v>681</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>284</v>
+        <v>244</v>
       </c>
       <c r="H127" s="0" t="s">
-        <v>805</v>
+        <v>682</v>
       </c>
       <c r="I127" s="0" t="s">
-        <v>806</v>
+        <v>683</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="0" t="s">
-        <v>807</v>
+        <v>9</v>
       </c>
       <c r="B128" s="0" t="s">
-        <v>808</v>
+        <v>684</v>
       </c>
       <c r="C128" s="0" t="s">
-        <v>809</v>
+        <v>685</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>810</v>
+        <v>686</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>811</v>
+        <v>687</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="H128" s="0" t="s">
-        <v>812</v>
+        <v>688</v>
       </c>
       <c r="I128" s="0" t="s">
-        <v>813</v>
+        <v>689</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="0" t="s">
-        <v>814</v>
+        <v>9</v>
       </c>
       <c r="B129" s="0" t="s">
-        <v>815</v>
+        <v>690</v>
       </c>
       <c r="C129" s="0" t="s">
-        <v>816</v>
+        <v>691</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>817</v>
+        <v>692</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>818</v>
+        <v>693</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>284</v>
+        <v>244</v>
       </c>
       <c r="H129" s="0" t="s">
-        <v>353</v>
+        <v>303</v>
       </c>
       <c r="I129" s="0" t="s">
-        <v>766</v>
+        <v>650</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="0" t="s">
-        <v>819</v>
+        <v>9</v>
       </c>
       <c r="B130" s="0" t="s">
-        <v>820</v>
+        <v>694</v>
       </c>
       <c r="C130" s="0" t="s">
-        <v>821</v>
+        <v>695</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>822</v>
+        <v>696</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>823</v>
+        <v>697</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>824</v>
+        <v>698</v>
       </c>
       <c r="H130" s="0" t="s">
-        <v>825</v>
+        <v>699</v>
       </c>
       <c r="I130" s="0" t="s">
-        <v>826</v>
+        <v>700</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="0" t="s">
-        <v>827</v>
+        <v>9</v>
       </c>
       <c r="B131" s="0" t="s">
-        <v>828</v>
+        <v>701</v>
       </c>
       <c r="C131" s="0" t="s">
-        <v>829</v>
+        <v>702</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>830</v>
+        <v>703</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>831</v>
+        <v>704</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="H131" s="0" t="s">
-        <v>832</v>
+        <v>705</v>
       </c>
       <c r="I131" s="0" t="s">
-        <v>833</v>
+        <v>706</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="0" t="s">
-        <v>834</v>
+        <v>9</v>
       </c>
       <c r="B132" s="0" t="s">
-        <v>835</v>
+        <v>707</v>
       </c>
       <c r="C132" s="0" t="s">
-        <v>836</v>
+        <v>708</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>837</v>
+        <v>709</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>838</v>
+        <v>710</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="H132" s="0" t="s">
-        <v>839</v>
+        <v>711</v>
       </c>
       <c r="I132" s="0" t="s">
-        <v>840</v>
+        <v>712</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="0" t="s">
-        <v>841</v>
+        <v>9</v>
       </c>
       <c r="B133" s="0" t="s">
-        <v>842</v>
+        <v>713</v>
       </c>
       <c r="C133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>843</v>
+        <v>714</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>844</v>
+        <v>715</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="G133" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="H133" s="0" t="s">
-        <v>845</v>
+        <v>716</v>
       </c>
       <c r="I133" s="0" t="s">
-        <v>846</v>
+        <v>717</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="0" t="s">
-        <v>847</v>
+        <v>9</v>
       </c>
       <c r="B134" s="0" t="s">
-        <v>848</v>
+        <v>718</v>
       </c>
       <c r="C134" s="0" t="s">
-        <v>849</v>
+        <v>719</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>850</v>
+        <v>720</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>851</v>
+        <v>721</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="H134" s="0" t="s">
-        <v>223</v>
+        <v>192</v>
       </c>
       <c r="I134" s="0" t="s">
-        <v>852</v>
+        <v>722</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="0" t="s">
-        <v>853</v>
+        <v>9</v>
       </c>
       <c r="B135" s="0" t="s">
-        <v>854</v>
+        <v>723</v>
       </c>
       <c r="C135" s="0" t="s">
-        <v>855</v>
+        <v>724</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>856</v>
+        <v>725</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>857</v>
+        <v>726</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="H135" s="0" t="s">
-        <v>858</v>
+        <v>727</v>
       </c>
       <c r="I135" s="0" t="s">
-        <v>859</v>
+        <v>728</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="0" t="s">
-        <v>860</v>
+        <v>9</v>
       </c>
       <c r="B136" s="0" t="s">
-        <v>861</v>
+        <v>729</v>
       </c>
       <c r="C136" s="0" t="s">
-        <v>862</v>
+        <v>730</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>863</v>
+        <v>731</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>864</v>
+        <v>732</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="H136" s="0" t="s">
-        <v>865</v>
+        <v>733</v>
       </c>
       <c r="I136" s="0" t="s">
-        <v>866</v>
+        <v>734</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="0" t="s">
-        <v>867</v>
+        <v>9</v>
       </c>
       <c r="B137" s="0" t="s">
-        <v>868</v>
+        <v>735</v>
       </c>
       <c r="C137" s="0" t="s">
-        <v>869</v>
+        <v>736</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>870</v>
+        <v>737</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>871</v>
+        <v>738</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="H137" s="0" t="s">
-        <v>872</v>
+        <v>739</v>
       </c>
       <c r="I137" s="0" t="s">
-        <v>873</v>
+        <v>740</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="0" t="s">
-        <v>874</v>
+        <v>9</v>
       </c>
       <c r="B138" s="0" t="s">
-        <v>875</v>
+        <v>741</v>
       </c>
       <c r="C138" s="0" t="s">
-        <v>876</v>
+        <v>742</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>877</v>
+        <v>743</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="H138" s="0" t="s">
-        <v>878</v>
+        <v>744</v>
       </c>
       <c r="I138" s="0" t="s">
-        <v>879</v>
+        <v>745</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="0" t="s">
-        <v>880</v>
+        <v>9</v>
       </c>
       <c r="B139" s="0" t="s">
-        <v>881</v>
+        <v>746</v>
       </c>
       <c r="C139" s="0" t="s">
-        <v>882</v>
+        <v>747</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>883</v>
+        <v>748</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>884</v>
+        <v>749</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>258</v>
+        <v>222</v>
       </c>
       <c r="H139" s="0" t="s">
-        <v>885</v>
+        <v>750</v>
       </c>
       <c r="I139" s="0" t="s">
-        <v>886</v>
+        <v>751</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="0" t="s">
-        <v>887</v>
+        <v>9</v>
       </c>
       <c r="B140" s="0" t="s">
-        <v>888</v>
+        <v>752</v>
       </c>
       <c r="C140" s="0" t="s">
-        <v>889</v>
+        <v>753</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>890</v>
+        <v>754</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>891</v>
+        <v>755</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="H140" s="0" t="s">
-        <v>452</v>
+        <v>387</v>
       </c>
       <c r="I140" s="0" t="s">
-        <v>892</v>
+        <v>756</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="0" t="s">
-        <v>893</v>
+        <v>9</v>
       </c>
       <c r="B141" s="0" t="s">
-        <v>894</v>
+        <v>757</v>
       </c>
       <c r="C141" s="0" t="s">
-        <v>895</v>
+        <v>758</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>896</v>
+        <v>759</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>284</v>
+        <v>244</v>
       </c>
       <c r="H141" s="0" t="s">
-        <v>897</v>
+        <v>760</v>
       </c>
       <c r="I141" s="0" t="s">
-        <v>898</v>
+        <v>761</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="0" t="s">
-        <v>899</v>
+        <v>9</v>
       </c>
       <c r="B142" s="0" t="s">
-        <v>900</v>
+        <v>762</v>
       </c>
       <c r="C142" s="0" t="s">
-        <v>901</v>
+        <v>763</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>902</v>
+        <v>764</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>903</v>
+        <v>765</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>115</v>
+        <v>101</v>
       </c>
       <c r="H142" s="0" t="s">
-        <v>904</v>
+        <v>766</v>
       </c>
       <c r="I142" s="0" t="s">
-        <v>905</v>
+        <v>767</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="0" t="s">
-        <v>906</v>
+        <v>9</v>
       </c>
       <c r="B143" s="0" t="s">
-        <v>907</v>
+        <v>768</v>
       </c>
       <c r="C143" s="0" t="s">
-        <v>908</v>
+        <v>769</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>772</v>
+        <v>654</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>909</v>
+        <v>770</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H143" s="0" t="s">
-        <v>122</v>
+        <v>107</v>
       </c>
       <c r="I143" s="0" t="s">
-        <v>123</v>
+        <v>108</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="0" t="s">
-        <v>910</v>
+        <v>9</v>
       </c>
       <c r="B144" s="0" t="s">
-        <v>911</v>
+        <v>771</v>
       </c>
       <c r="C144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>912</v>
+        <v>772</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>284</v>
+        <v>244</v>
       </c>
       <c r="H144" s="0" t="s">
-        <v>353</v>
+        <v>303</v>
       </c>
       <c r="I144" s="0" t="s">
-        <v>913</v>
+        <v>773</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="0" t="s">
-        <v>914</v>
+        <v>9</v>
       </c>
       <c r="B145" s="0" t="s">
-        <v>915</v>
+        <v>774</v>
       </c>
       <c r="C145" s="0" t="s">
-        <v>916</v>
+        <v>775</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>917</v>
+        <v>776</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>918</v>
+        <v>777</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H145" s="0" t="s">
-        <v>919</v>
+        <v>778</v>
       </c>
       <c r="I145" s="0" t="s">
-        <v>920</v>
+        <v>779</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="0" t="s">
-        <v>921</v>
+        <v>9</v>
       </c>
       <c r="B146" s="0" t="s">
-        <v>922</v>
+        <v>780</v>
       </c>
       <c r="C146" s="0" t="s">
-        <v>923</v>
+        <v>781</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>924</v>
+        <v>782</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>925</v>
+        <v>783</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>258</v>
+        <v>222</v>
       </c>
       <c r="H146" s="0" t="s">
-        <v>926</v>
+        <v>784</v>
       </c>
       <c r="I146" s="0" t="s">
-        <v>927</v>
+        <v>785</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="0" t="s">
-        <v>928</v>
+        <v>9</v>
       </c>
       <c r="B147" s="0" t="s">
-        <v>929</v>
+        <v>786</v>
       </c>
       <c r="C147" s="0" t="s">
-        <v>930</v>
+        <v>787</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>931</v>
+        <v>788</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>932</v>
+        <v>789</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="H147" s="0" t="s">
-        <v>933</v>
+        <v>790</v>
       </c>
       <c r="I147" s="0" t="s">
-        <v>934</v>
+        <v>791</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="0" t="s">
-        <v>935</v>
+        <v>9</v>
       </c>
       <c r="B148" s="0" t="s">
-        <v>936</v>
+        <v>792</v>
       </c>
       <c r="C148" s="0" t="s">
-        <v>937</v>
+        <v>793</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>938</v>
+        <v>794</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="H148" s="0" t="s">
-        <v>939</v>
+        <v>795</v>
       </c>
       <c r="I148" s="0" t="s">
-        <v>940</v>
+        <v>796</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="0" t="s">
-        <v>941</v>
+        <v>9</v>
       </c>
       <c r="B149" s="0" t="s">
-        <v>942</v>
+        <v>797</v>
       </c>
       <c r="C149" s="0" t="s">
-        <v>943</v>
+        <v>798</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>944</v>
+        <v>799</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>945</v>
+        <v>800</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="H149" s="0" t="s">
-        <v>946</v>
+        <v>801</v>
       </c>
       <c r="I149" s="0" t="s">
-        <v>947</v>
+        <v>802</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="0" t="s">
-        <v>948</v>
+        <v>9</v>
       </c>
       <c r="B150" s="0" t="s">
-        <v>949</v>
+        <v>803</v>
       </c>
       <c r="C150" s="0" t="s">
-        <v>950</v>
+        <v>804</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>951</v>
+        <v>805</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>952</v>
+        <v>806</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="H150" s="0" t="s">
-        <v>953</v>
+        <v>807</v>
       </c>
       <c r="I150" s="0" t="s">
-        <v>954</v>
+        <v>808</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="0" t="s">
-        <v>955</v>
+        <v>9</v>
       </c>
       <c r="B151" s="0" t="s">
-        <v>956</v>
+        <v>809</v>
       </c>
       <c r="C151" s="0" t="s">
-        <v>957</v>
+        <v>810</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>958</v>
+        <v>811</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>959</v>
+        <v>812</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>180</v>
+        <v>156</v>
       </c>
       <c r="H151" s="0" t="s">
-        <v>960</v>
+        <v>813</v>
       </c>
       <c r="I151" s="0" t="s">
-        <v>961</v>
+        <v>814</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="0" t="s">
-        <v>962</v>
+        <v>9</v>
       </c>
       <c r="B152" s="0" t="s">
-        <v>963</v>
+        <v>815</v>
       </c>
       <c r="C152" s="0" t="s">
-        <v>964</v>
+        <v>816</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>965</v>
+        <v>817</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>966</v>
+        <v>818</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>141</v>
+        <v>123</v>
       </c>
       <c r="H152" s="0" t="s">
-        <v>655</v>
+        <v>557</v>
       </c>
       <c r="I152" s="0" t="s">
-        <v>656</v>
+        <v>558</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="0" t="s">
-        <v>967</v>
+        <v>9</v>
       </c>
       <c r="B153" s="0" t="s">
-        <v>968</v>
+        <v>819</v>
       </c>
       <c r="C153" s="0" t="s">
-        <v>969</v>
+        <v>820</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>970</v>
+        <v>821</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>971</v>
+        <v>822</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="H153" s="0" t="s">
-        <v>972</v>
+        <v>823</v>
       </c>
       <c r="I153" s="0" t="s">
-        <v>973</v>
+        <v>824</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="0" t="s">
-        <v>974</v>
+        <v>9</v>
       </c>
       <c r="B154" s="0" t="s">
-        <v>975</v>
+        <v>825</v>
       </c>
       <c r="C154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="D154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>976</v>
+        <v>826</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="H154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="I154" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="0" t="s">
-        <v>977</v>
+        <v>9</v>
       </c>
       <c r="B155" s="0" t="s">
-        <v>978</v>
+        <v>827</v>
       </c>
       <c r="C155" s="0" t="s">
-        <v>979</v>
+        <v>828</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>980</v>
+        <v>829</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>981</v>
+        <v>830</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="H155" s="0" t="s">
-        <v>982</v>
+        <v>831</v>
       </c>
       <c r="I155" s="0" t="s">
-        <v>983</v>
+        <v>832</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="0" t="s">
-        <v>984</v>
+        <v>9</v>
       </c>
       <c r="B156" s="0" t="s">
-        <v>985</v>
+        <v>833</v>
       </c>
       <c r="C156" s="0" t="s">
-        <v>986</v>
+        <v>834</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>987</v>
+        <v>835</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>988</v>
+        <v>836</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>180</v>
+        <v>156</v>
       </c>
       <c r="H156" s="0" t="s">
-        <v>989</v>
+        <v>837</v>
       </c>
       <c r="I156" s="0" t="s">
-        <v>990</v>
+        <v>838</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="0" t="s">
-        <v>991</v>
+        <v>9</v>
       </c>
       <c r="B157" s="0" t="s">
-        <v>992</v>
+        <v>839</v>
       </c>
       <c r="C157" s="0" t="s">
-        <v>993</v>
+        <v>840</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>994</v>
+        <v>841</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>995</v>
+        <v>842</v>
       </c>
       <c r="F157" s="0" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="H157" s="0" t="s">
-        <v>778</v>
+        <v>659</v>
       </c>
       <c r="I157" s="0" t="s">
-        <v>996</v>
+        <v>843</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="0" t="s">
-        <v>997</v>
+        <v>9</v>
       </c>
       <c r="B158" s="0" t="s">
-        <v>998</v>
+        <v>844</v>
       </c>
       <c r="C158" s="0" t="s">
-        <v>999</v>
+        <v>845</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>1000</v>
+        <v>846</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>1001</v>
+        <v>847</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="H158" s="0" t="s">
-        <v>1002</v>
+        <v>848</v>
       </c>
       <c r="I158" s="0" t="s">
-        <v>1003</v>
+        <v>849</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="0" t="s">
-        <v>1004</v>
+        <v>9</v>
       </c>
       <c r="B159" s="0" t="s">
-        <v>1005</v>
+        <v>850</v>
       </c>
       <c r="C159" s="0" t="s">
-        <v>1006</v>
+        <v>851</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>1007</v>
+        <v>852</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>1008</v>
+        <v>853</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="H159" s="0" t="s">
-        <v>1009</v>
+        <v>854</v>
       </c>
       <c r="I159" s="0" t="s">
-        <v>1010</v>
+        <v>855</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="0" t="s">
-        <v>1011</v>
+        <v>9</v>
       </c>
       <c r="B160" s="0" t="s">
-        <v>1012</v>
+        <v>856</v>
       </c>
       <c r="C160" s="0" t="s">
-        <v>1013</v>
+        <v>857</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>1014</v>
+        <v>858</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>1015</v>
+        <v>859</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="H160" s="0" t="s">
-        <v>1016</v>
+        <v>860</v>
       </c>
       <c r="I160" s="0" t="s">
-        <v>1017</v>
+        <v>861</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="0" t="s">
-        <v>1018</v>
+        <v>9</v>
       </c>
       <c r="B161" s="0" t="s">
-        <v>1019</v>
+        <v>862</v>
       </c>
       <c r="C161" s="0" t="s">
-        <v>1020</v>
+        <v>863</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>1021</v>
+        <v>864</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="H161" s="0" t="s">
-        <v>1022</v>
+        <v>865</v>
       </c>
       <c r="I161" s="0" t="s">
-        <v>1023</v>
+        <v>866</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="0" t="s">
-        <v>1024</v>
+        <v>9</v>
       </c>
       <c r="B162" s="0" t="s">
-        <v>1025</v>
+        <v>867</v>
       </c>
       <c r="C162" s="0" t="s">
         <v>11</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>1026</v>
+        <v>868</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>1027</v>
+        <v>869</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H162" s="0" t="s">
-        <v>122</v>
+        <v>107</v>
       </c>
       <c r="I162" s="0" t="s">
-        <v>123</v>
+        <v>108</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="0" t="s">
-        <v>1028</v>
+        <v>9</v>
       </c>
       <c r="B163" s="0" t="s">
-        <v>1029</v>
+        <v>870</v>
       </c>
       <c r="C163" s="0" t="s">
         <v>11</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>1030</v>
+        <v>871</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>1031</v>
+        <v>872</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>141</v>
+        <v>123</v>
       </c>
       <c r="H163" s="0" t="s">
-        <v>1032</v>
+        <v>873</v>
       </c>
       <c r="I163" s="0" t="s">
-        <v>1033</v>
+        <v>874</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="0" t="s">
-        <v>1034</v>
+        <v>9</v>
       </c>
       <c r="B164" s="0" t="s">
-        <v>1035</v>
+        <v>875</v>
       </c>
       <c r="C164" s="0" t="s">
-        <v>1036</v>
+        <v>876</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>1037</v>
+        <v>877</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>1038</v>
+        <v>878</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="H164" s="0" t="s">
-        <v>1039</v>
+        <v>879</v>
       </c>
       <c r="I164" s="0" t="s">
-        <v>1040</v>
+        <v>880</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="0" t="s">
-        <v>1041</v>
+        <v>9</v>
       </c>
       <c r="B165" s="0" t="s">
-        <v>1042</v>
+        <v>881</v>
       </c>
       <c r="C165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>1043</v>
+        <v>882</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>1044</v>
+        <v>883</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>141</v>
+        <v>123</v>
       </c>
       <c r="H165" s="0" t="s">
-        <v>655</v>
+        <v>557</v>
       </c>
       <c r="I165" s="0" t="s">
-        <v>656</v>
+        <v>558</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="0" t="s">
-        <v>1045</v>
+        <v>9</v>
       </c>
       <c r="B166" s="0" t="s">
-        <v>1046</v>
+        <v>884</v>
       </c>
       <c r="C166" s="0" t="s">
-        <v>1047</v>
+        <v>885</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>1048</v>
+        <v>886</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>1049</v>
+        <v>887</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="H166" s="0" t="s">
-        <v>1050</v>
+        <v>888</v>
       </c>
       <c r="I166" s="0" t="s">
-        <v>1051</v>
+        <v>889</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="0" t="s">
-        <v>1052</v>
+        <v>9</v>
       </c>
       <c r="B167" s="0" t="s">
-        <v>1053</v>
+        <v>890</v>
       </c>
       <c r="C167" s="0" t="s">
-        <v>1054</v>
+        <v>891</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>1055</v>
+        <v>892</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>1056</v>
+        <v>893</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="H167" s="0" t="s">
-        <v>1057</v>
+        <v>894</v>
       </c>
       <c r="I167" s="0" t="s">
-        <v>1058</v>
+        <v>895</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="0" t="s">
-        <v>1059</v>
+        <v>9</v>
       </c>
       <c r="B168" s="0" t="s">
-        <v>1060</v>
+        <v>896</v>
       </c>
       <c r="C168" s="0" t="s">
-        <v>1061</v>
+        <v>897</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>1062</v>
+        <v>898</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>1063</v>
+        <v>899</v>
       </c>
       <c r="H168" s="0" t="s">
-        <v>1064</v>
+        <v>900</v>
       </c>
       <c r="I168" s="0" t="s">
-        <v>1065</v>
+        <v>901</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="0" t="s">
-        <v>1066</v>
+        <v>9</v>
       </c>
       <c r="B169" s="0" t="s">
-        <v>1067</v>
+        <v>902</v>
       </c>
       <c r="C169" s="0" t="s">
         <v>11</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>1068</v>
+        <v>903</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="H169" s="0" t="s">
-        <v>102</v>
+        <v>90</v>
       </c>
       <c r="I169" s="0" t="s">
-        <v>1069</v>
+        <v>904</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="0" t="s">
-        <v>1070</v>
+        <v>9</v>
       </c>
       <c r="B170" s="0" t="s">
-        <v>1071</v>
+        <v>905</v>
       </c>
       <c r="C170" s="0" t="s">
-        <v>1072</v>
+        <v>906</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>1073</v>
+        <v>907</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>1074</v>
+        <v>908</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="H170" s="0" t="s">
-        <v>1075</v>
+        <v>909</v>
       </c>
       <c r="I170" s="0" t="s">
-        <v>1076</v>
+        <v>910</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="0" t="s">
-        <v>1077</v>
+        <v>9</v>
       </c>
       <c r="B171" s="0" t="s">
-        <v>1078</v>
+        <v>911</v>
       </c>
       <c r="C171" s="0" t="s">
-        <v>1079</v>
+        <v>912</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>1080</v>
+        <v>913</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>1081</v>
+        <v>914</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>141</v>
+        <v>123</v>
       </c>
       <c r="H171" s="0" t="s">
-        <v>655</v>
+        <v>557</v>
       </c>
       <c r="I171" s="0" t="s">
-        <v>1082</v>
+        <v>915</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="0" t="s">
-        <v>1083</v>
+        <v>9</v>
       </c>
       <c r="B172" s="0" t="s">
-        <v>1084</v>
+        <v>916</v>
       </c>
       <c r="C172" s="0" t="s">
-        <v>1085</v>
+        <v>917</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>1086</v>
+        <v>918</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>1087</v>
+        <v>919</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="H172" s="0" t="s">
-        <v>1088</v>
+        <v>920</v>
       </c>
       <c r="I172" s="0" t="s">
-        <v>1089</v>
+        <v>921</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="0" t="s">
-        <v>1090</v>
+        <v>9</v>
       </c>
       <c r="B173" s="0" t="s">
-        <v>1091</v>
+        <v>922</v>
       </c>
       <c r="C173" s="0" t="s">
-        <v>1092</v>
+        <v>923</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>1093</v>
+        <v>924</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="H173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="I173" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="0" t="s">
-        <v>1094</v>
+        <v>9</v>
       </c>
       <c r="B174" s="0" t="s">
-        <v>1095</v>
+        <v>925</v>
       </c>
       <c r="C174" s="0" t="s">
-        <v>1096</v>
+        <v>926</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>1097</v>
+        <v>927</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H174" s="0" t="s">
-        <v>1098</v>
+        <v>928</v>
       </c>
       <c r="I174" s="0" t="s">
-        <v>1099</v>
+        <v>929</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="0" t="s">
-        <v>1100</v>
+        <v>9</v>
       </c>
       <c r="B175" s="0" t="s">
-        <v>1101</v>
+        <v>930</v>
       </c>
       <c r="C175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>1102</v>
+        <v>931</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>1103</v>
+        <v>932</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>284</v>
+        <v>244</v>
       </c>
       <c r="H175" s="0" t="s">
-        <v>353</v>
+        <v>303</v>
       </c>
       <c r="I175" s="0" t="s">
-        <v>766</v>
+        <v>650</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="0" t="s">
-        <v>1104</v>
+        <v>9</v>
       </c>
       <c r="B176" s="0" t="s">
-        <v>1105</v>
+        <v>933</v>
       </c>
       <c r="C176" s="0" t="s">
-        <v>1106</v>
+        <v>934</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>1107</v>
+        <v>935</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>1108</v>
+        <v>936</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="H176" s="0" t="s">
-        <v>1109</v>
+        <v>937</v>
       </c>
       <c r="I176" s="0" t="s">
-        <v>1110</v>
+        <v>938</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="0" t="s">
-        <v>1111</v>
+        <v>9</v>
       </c>
       <c r="B177" s="0" t="s">
-        <v>1112</v>
+        <v>939</v>
       </c>
       <c r="C177" s="0" t="s">
-        <v>1113</v>
+        <v>940</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>1114</v>
+        <v>941</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>1115</v>
+        <v>942</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>284</v>
+        <v>244</v>
       </c>
       <c r="H177" s="0" t="s">
-        <v>353</v>
+        <v>303</v>
       </c>
       <c r="I177" s="0" t="s">
-        <v>913</v>
+        <v>773</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="0" t="s">
-        <v>1116</v>
+        <v>9</v>
       </c>
       <c r="B178" s="0" t="s">
-        <v>1117</v>
+        <v>943</v>
       </c>
       <c r="C178" s="0" t="s">
-        <v>1118</v>
+        <v>944</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>1119</v>
+        <v>945</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>1120</v>
+        <v>946</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="H178" s="0" t="s">
-        <v>1121</v>
+        <v>947</v>
       </c>
       <c r="I178" s="0" t="s">
-        <v>1122</v>
+        <v>948</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="0" t="s">
-        <v>1123</v>
+        <v>9</v>
       </c>
       <c r="B179" s="0" t="s">
-        <v>1124</v>
+        <v>949</v>
       </c>
       <c r="C179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>1125</v>
+        <v>950</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>1126</v>
+        <v>951</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H179" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I179" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="0" t="s">
-        <v>1127</v>
+        <v>9</v>
       </c>
       <c r="B180" s="0" t="s">
-        <v>1128</v>
+        <v>952</v>
       </c>
       <c r="C180" s="0" t="s">
-        <v>1129</v>
+        <v>953</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>1130</v>
+        <v>954</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>1131</v>
+        <v>955</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>180</v>
+        <v>156</v>
       </c>
       <c r="H180" s="0" t="s">
-        <v>1132</v>
+        <v>956</v>
       </c>
       <c r="I180" s="0" t="s">
-        <v>1133</v>
+        <v>957</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="0" t="s">
-        <v>1134</v>
+        <v>9</v>
       </c>
       <c r="B181" s="0" t="s">
-        <v>1135</v>
+        <v>958</v>
       </c>
       <c r="C181" s="0" t="s">
-        <v>1136</v>
+        <v>959</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>1137</v>
+        <v>960</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>1138</v>
+        <v>961</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="H181" s="0" t="s">
-        <v>1139</v>
+        <v>962</v>
       </c>
       <c r="I181" s="0" t="s">
-        <v>1140</v>
+        <v>963</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="0" t="s">
-        <v>1141</v>
+        <v>9</v>
       </c>
       <c r="B182" s="0" t="s">
-        <v>1142</v>
+        <v>964</v>
       </c>
       <c r="C182" s="0" t="s">
-        <v>1143</v>
+        <v>965</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>1144</v>
+        <v>966</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>180</v>
+        <v>156</v>
       </c>
       <c r="H182" s="0" t="s">
-        <v>1145</v>
+        <v>967</v>
       </c>
       <c r="I182" s="0" t="s">
-        <v>1146</v>
+        <v>968</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="0" t="s">
-        <v>1147</v>
+        <v>9</v>
       </c>
       <c r="B183" s="0" t="s">
-        <v>1148</v>
+        <v>969</v>
       </c>
       <c r="C183" s="0" t="s">
-        <v>1149</v>
+        <v>970</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>1150</v>
+        <v>971</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="H183" s="0" t="s">
-        <v>69</v>
+        <v>62</v>
       </c>
       <c r="I183" s="0" t="s">
-        <v>1151</v>
+        <v>972</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="0" t="s">
-        <v>1152</v>
+        <v>9</v>
       </c>
       <c r="B184" s="0" t="s">
-        <v>1153</v>
+        <v>973</v>
       </c>
       <c r="C184" s="0" t="s">
-        <v>1154</v>
+        <v>974</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>1155</v>
+        <v>975</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>1156</v>
+        <v>976</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H184" s="0" t="s">
-        <v>1157</v>
+        <v>977</v>
       </c>
       <c r="I184" s="0" t="s">
-        <v>1158</v>
+        <v>978</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="0" t="s">
-        <v>1152</v>
+        <v>9</v>
       </c>
       <c r="B185" s="0" t="s">
-        <v>1153</v>
+        <v>973</v>
       </c>
       <c r="C185" s="0" t="s">
-        <v>1154</v>
+        <v>974</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>1155</v>
+        <v>975</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>1156</v>
+        <v>976</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H185" s="0" t="s">
-        <v>1157</v>
+        <v>977</v>
       </c>
       <c r="I185" s="0" t="s">
-        <v>1158</v>
+        <v>978</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="0" t="s">
-        <v>1159</v>
+        <v>9</v>
       </c>
       <c r="B186" s="0" t="s">
-        <v>1160</v>
+        <v>979</v>
       </c>
       <c r="C186" s="0" t="s">
-        <v>1161</v>
+        <v>980</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>1162</v>
+        <v>981</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>1163</v>
+        <v>982</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="H186" s="0" t="s">
-        <v>129</v>
+        <v>113</v>
       </c>
       <c r="I186" s="0" t="s">
-        <v>1164</v>
+        <v>983</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="0" t="s">
-        <v>1165</v>
+        <v>9</v>
       </c>
       <c r="B187" s="0" t="s">
-        <v>1166</v>
+        <v>984</v>
       </c>
       <c r="C187" s="0" t="s">
-        <v>1167</v>
+        <v>985</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>1168</v>
+        <v>986</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>1169</v>
+        <v>987</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="H187" s="0" t="s">
-        <v>129</v>
+        <v>113</v>
       </c>
       <c r="I187" s="0" t="s">
-        <v>1170</v>
+        <v>988</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="0" t="s">
-        <v>1171</v>
+        <v>9</v>
       </c>
       <c r="B188" s="0" t="s">
-        <v>1172</v>
+        <v>989</v>
       </c>
       <c r="C188" s="0" t="s">
-        <v>1173</v>
+        <v>990</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>1174</v>
+        <v>991</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>1175</v>
+        <v>992</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>180</v>
+        <v>156</v>
       </c>
       <c r="H188" s="0" t="s">
-        <v>1176</v>
+        <v>993</v>
       </c>
       <c r="I188" s="0" t="s">
-        <v>1177</v>
+        <v>994</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="0" t="s">
-        <v>1178</v>
+        <v>9</v>
       </c>
       <c r="B189" s="0" t="s">
-        <v>1095</v>
+        <v>925</v>
       </c>
       <c r="C189" s="0" t="s">
-        <v>1179</v>
+        <v>995</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>1180</v>
+        <v>996</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>1181</v>
+        <v>997</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>180</v>
+        <v>156</v>
       </c>
       <c r="H189" s="0" t="s">
-        <v>1182</v>
+        <v>998</v>
       </c>
       <c r="I189" s="0" t="s">
-        <v>1183</v>
+        <v>999</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="0" t="s">
-        <v>1184</v>
+        <v>9</v>
       </c>
       <c r="B190" s="0" t="s">
-        <v>1185</v>
+        <v>1000</v>
       </c>
       <c r="C190" s="0" t="s">
-        <v>1186</v>
+        <v>1001</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>1187</v>
+        <v>1002</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>1188</v>
+        <v>1003</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="H190" s="0" t="s">
-        <v>1189</v>
+        <v>1004</v>
       </c>
       <c r="I190" s="0" t="s">
-        <v>1190</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="0" t="s">
-        <v>1191</v>
+        <v>9</v>
       </c>
       <c r="B191" s="0" t="s">
-        <v>1192</v>
+        <v>1006</v>
       </c>
       <c r="C191" s="0" t="s">
-        <v>1193</v>
+        <v>1007</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>1194</v>
+        <v>1008</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>1195</v>
+        <v>1009</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="H191" s="0" t="s">
-        <v>271</v>
+        <v>233</v>
       </c>
       <c r="I191" s="0" t="s">
-        <v>1196</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="0" t="s">
-        <v>1197</v>
+        <v>9</v>
       </c>
       <c r="B192" s="0" t="s">
-        <v>1198</v>
+        <v>1011</v>
       </c>
       <c r="C192" s="0" t="s">
         <v>11</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>1199</v>
+        <v>1012</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>1200</v>
+        <v>1013</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="H192" s="0" t="s">
         <v>11</v>
       </c>
       <c r="I192" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="0" t="s">
-        <v>1201</v>
+        <v>9</v>
       </c>
       <c r="B193" s="0" t="s">
-        <v>1202</v>
+        <v>1014</v>
       </c>
       <c r="C193" s="0" t="s">
-        <v>1203</v>
+        <v>1015</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>1204</v>
+        <v>1016</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>1205</v>
+        <v>1017</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H193" s="0" t="s">
-        <v>136</v>
+        <v>119</v>
       </c>
       <c r="I193" s="0" t="s">
-        <v>518</v>
+        <v>442</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="0" t="s">
-        <v>1206</v>
+        <v>9</v>
       </c>
       <c r="B194" s="0" t="s">
-        <v>1207</v>
+        <v>1018</v>
       </c>
       <c r="C194" s="0" t="s">
-        <v>1208</v>
+        <v>1019</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>1209</v>
+        <v>1020</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>1210</v>
+        <v>1021</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="H194" s="0" t="s">
-        <v>1211</v>
+        <v>1022</v>
       </c>
       <c r="I194" s="0" t="s">
-        <v>1212</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="0" t="s">
-        <v>1213</v>
+        <v>9</v>
       </c>
       <c r="B195" s="0" t="s">
-        <v>1214</v>
+        <v>1024</v>
       </c>
       <c r="C195" s="0" t="s">
-        <v>1215</v>
+        <v>1025</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>1216</v>
+        <v>1026</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>1217</v>
+        <v>1027</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>180</v>
+        <v>156</v>
       </c>
       <c r="H195" s="0" t="s">
-        <v>1218</v>
+        <v>1028</v>
       </c>
       <c r="I195" s="0" t="s">
-        <v>1219</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="0" t="s">
-        <v>1220</v>
+        <v>9</v>
       </c>
       <c r="B196" s="0" t="s">
-        <v>1221</v>
+        <v>1030</v>
       </c>
       <c r="C196" s="0" t="s">
-        <v>1222</v>
+        <v>1031</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>1223</v>
+        <v>1032</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>1224</v>
+        <v>1033</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>141</v>
+        <v>123</v>
       </c>
       <c r="H196" s="0" t="s">
-        <v>1225</v>
+        <v>1034</v>
       </c>
       <c r="I196" s="0" t="s">
-        <v>1226</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="0" t="s">
-        <v>1227</v>
+        <v>9</v>
       </c>
       <c r="B197" s="0" t="s">
-        <v>1228</v>
+        <v>1036</v>
       </c>
       <c r="C197" s="0" t="s">
-        <v>1229</v>
+        <v>1037</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>1230</v>
+        <v>1038</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>1231</v>
+        <v>1039</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H197" s="0" t="s">
-        <v>163</v>
+        <v>141</v>
       </c>
       <c r="I197" s="0" t="s">
-        <v>1232</v>
+        <v>1040</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="0" t="s">
-        <v>1233</v>
+        <v>9</v>
       </c>
       <c r="B198" s="0" t="s">
-        <v>1234</v>
+        <v>1041</v>
       </c>
       <c r="C198" s="0" t="s">
-        <v>1235</v>
+        <v>1042</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>1236</v>
+        <v>1043</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>1237</v>
+        <v>1044</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H198" s="0" t="s">
-        <v>1238</v>
+        <v>1045</v>
       </c>
       <c r="I198" s="0" t="s">
-        <v>1239</v>
+        <v>1046</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="0" t="s">
-        <v>1240</v>
+        <v>9</v>
       </c>
       <c r="B199" s="0" t="s">
-        <v>1241</v>
+        <v>1047</v>
       </c>
       <c r="C199" s="0" t="s">
         <v>11</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>1242</v>
+        <v>1048</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>1243</v>
+        <v>1049</v>
       </c>
       <c r="F199" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>284</v>
+        <v>244</v>
       </c>
       <c r="H199" s="0" t="s">
-        <v>1244</v>
+        <v>1050</v>
       </c>
       <c r="I199" s="0" t="s">
-        <v>1245</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="0" t="s">
-        <v>1246</v>
+        <v>9</v>
       </c>
       <c r="B200" s="0" t="s">
-        <v>1247</v>
+        <v>1052</v>
       </c>
       <c r="C200" s="0" t="s">
-        <v>1248</v>
+        <v>1053</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>1249</v>
+        <v>1054</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>1250</v>
+        <v>1055</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="H200" s="0" t="s">
-        <v>1251</v>
+        <v>1056</v>
       </c>
       <c r="I200" s="0" t="s">
-        <v>1252</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="0" t="s">
-        <v>1253</v>
+        <v>9</v>
       </c>
       <c r="B201" s="0" t="s">
-        <v>1254</v>
+        <v>1058</v>
       </c>
       <c r="C201" s="0" t="s">
-        <v>1255</v>
+        <v>1059</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>1256</v>
+        <v>1060</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>1257</v>
+        <v>1061</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="H201" s="0" t="s">
-        <v>1258</v>
+        <v>1062</v>
       </c>
       <c r="I201" s="0" t="s">
-        <v>1259</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="0" t="s">
-        <v>1260</v>
+        <v>9</v>
       </c>
       <c r="B202" s="0" t="s">
-        <v>1261</v>
+        <v>1064</v>
       </c>
       <c r="C202" s="0" t="s">
-        <v>1262</v>
+        <v>1065</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>1263</v>
+        <v>1066</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>1264</v>
+        <v>1067</v>
       </c>
       <c r="F202" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="H202" s="0" t="s">
-        <v>1265</v>
+        <v>1068</v>
       </c>
       <c r="I202" s="0" t="s">
-        <v>1266</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="0" t="s">
-        <v>1267</v>
+        <v>9</v>
       </c>
       <c r="B203" s="0" t="s">
-        <v>1268</v>
+        <v>1070</v>
       </c>
       <c r="C203" s="0" t="s">
-        <v>1269</v>
+        <v>1071</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>1270</v>
+        <v>1072</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H203" s="0" t="s">
-        <v>919</v>
+        <v>778</v>
       </c>
       <c r="I203" s="0" t="s">
-        <v>1271</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="0" t="s">
-        <v>1272</v>
+        <v>9</v>
       </c>
       <c r="B204" s="0" t="s">
-        <v>1273</v>
+        <v>1074</v>
       </c>
       <c r="C204" s="0" t="s">
-        <v>1274</v>
+        <v>1075</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>1275</v>
+        <v>1076</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>1276</v>
+        <v>1077</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>284</v>
+        <v>244</v>
       </c>
       <c r="H204" s="0" t="s">
-        <v>617</v>
+        <v>525</v>
       </c>
       <c r="I204" s="0" t="s">
-        <v>1277</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="0" t="s">
-        <v>1278</v>
+        <v>9</v>
       </c>
       <c r="B205" s="0" t="s">
-        <v>1279</v>
+        <v>1079</v>
       </c>
       <c r="C205" s="0" t="s">
-        <v>1280</v>
+        <v>1080</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>1281</v>
+        <v>1081</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>1282</v>
+        <v>1082</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>258</v>
+        <v>222</v>
       </c>
       <c r="H205" s="0" t="s">
-        <v>1283</v>
+        <v>1083</v>
       </c>
       <c r="I205" s="0" t="s">
-        <v>1284</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="0" t="s">
-        <v>1152</v>
+        <v>9</v>
       </c>
       <c r="B206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="H206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="I206" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="0" t="s">
-        <v>1285</v>
+        <v>9</v>
       </c>
       <c r="B207" s="0" t="s">
-        <v>1286</v>
+        <v>1085</v>
       </c>
       <c r="C207" s="0" t="s">
-        <v>1287</v>
+        <v>1086</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>1288</v>
+        <v>1087</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>1289</v>
+        <v>1088</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="H207" s="0" t="s">
-        <v>1290</v>
+        <v>1089</v>
       </c>
       <c r="I207" s="0" t="s">
-        <v>1291</v>
+        <v>1090</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="0" t="s">
-        <v>1292</v>
+        <v>9</v>
       </c>
       <c r="B208" s="0" t="s">
-        <v>1293</v>
+        <v>1091</v>
       </c>
       <c r="C208" s="0" t="s">
-        <v>1294</v>
+        <v>1092</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>1295</v>
+        <v>1093</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>1296</v>
+        <v>1094</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="H208" s="0" t="s">
-        <v>1297</v>
+        <v>1095</v>
       </c>
       <c r="I208" s="0" t="s">
-        <v>1298</v>
+        <v>1096</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="0" t="s">
-        <v>1299</v>
+        <v>9</v>
       </c>
       <c r="B209" s="0" t="s">
-        <v>1300</v>
+        <v>1097</v>
       </c>
       <c r="C209" s="0" t="s">
-        <v>1301</v>
+        <v>1098</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>1302</v>
+        <v>1099</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>1303</v>
+        <v>1100</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>258</v>
+        <v>222</v>
       </c>
       <c r="H209" s="0" t="s">
-        <v>1304</v>
+        <v>1101</v>
       </c>
       <c r="I209" s="0" t="s">
-        <v>1305</v>
+        <v>1102</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="0" t="s">
-        <v>1306</v>
+        <v>9</v>
       </c>
       <c r="B210" s="0" t="s">
-        <v>1307</v>
+        <v>1103</v>
       </c>
       <c r="C210" s="0" t="s">
-        <v>1308</v>
+        <v>1104</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>1309</v>
+        <v>1105</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>1310</v>
+        <v>1106</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="H210" s="0" t="s">
-        <v>1311</v>
+        <v>1107</v>
       </c>
       <c r="I210" s="0" t="s">
-        <v>1312</v>
+        <v>1108</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="0" t="s">
-        <v>1313</v>
+        <v>9</v>
       </c>
       <c r="B211" s="0" t="s">
-        <v>1314</v>
+        <v>1109</v>
       </c>
       <c r="C211" s="0" t="s">
-        <v>1315</v>
+        <v>1110</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>1316</v>
+        <v>1111</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>1317</v>
+        <v>1112</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="H211" s="0" t="s">
-        <v>1318</v>
+        <v>1113</v>
       </c>
       <c r="I211" s="0" t="s">
-        <v>1319</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="0" t="s">
-        <v>1320</v>
+        <v>9</v>
       </c>
       <c r="B212" s="0" t="s">
-        <v>1321</v>
+        <v>1115</v>
       </c>
       <c r="C212" s="0" t="s">
-        <v>1322</v>
+        <v>1116</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>1323</v>
+        <v>1117</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>1324</v>
+        <v>1118</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="H212" s="0" t="s">
-        <v>1325</v>
+        <v>1119</v>
       </c>
       <c r="I212" s="0" t="s">
-        <v>1326</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="0" t="s">
-        <v>1327</v>
+        <v>9</v>
       </c>
       <c r="B213" s="0" t="s">
-        <v>1328</v>
+        <v>1121</v>
       </c>
       <c r="C213" s="0" t="s">
-        <v>1329</v>
+        <v>1122</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>1330</v>
+        <v>1123</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>1331</v>
+        <v>1124</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="H213" s="0" t="s">
-        <v>1332</v>
+        <v>1125</v>
       </c>
       <c r="I213" s="0" t="s">
-        <v>1333</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="0" t="s">
-        <v>1152</v>
+        <v>9</v>
       </c>
       <c r="B214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="H214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="I214" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="0" t="s">
-        <v>1334</v>
+        <v>9</v>
       </c>
       <c r="B215" s="0" t="s">
-        <v>1335</v>
+        <v>1127</v>
       </c>
       <c r="C215" s="0" t="s">
-        <v>1336</v>
+        <v>1128</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>1337</v>
+        <v>1129</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>1338</v>
+        <v>1130</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="H215" s="0" t="s">
-        <v>1339</v>
+        <v>1131</v>
       </c>
       <c r="I215" s="0" t="s">
-        <v>1340</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="0" t="s">
-        <v>1341</v>
+        <v>9</v>
       </c>
       <c r="B216" s="0" t="s">
-        <v>1342</v>
+        <v>1133</v>
       </c>
       <c r="C216" s="0" t="s">
-        <v>1343</v>
+        <v>1134</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>1344</v>
+        <v>1135</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>1345</v>
+        <v>1136</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H216" s="0" t="s">
-        <v>163</v>
+        <v>141</v>
       </c>
       <c r="I216" s="0" t="s">
-        <v>164</v>
+        <v>142</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="0" t="s">
-        <v>1346</v>
+        <v>9</v>
       </c>
       <c r="B217" s="0" t="s">
-        <v>1347</v>
+        <v>1137</v>
       </c>
       <c r="C217" s="0" t="s">
-        <v>1348</v>
+        <v>1138</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>1349</v>
+        <v>1139</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>1350</v>
+        <v>1140</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="H217" s="0" t="s">
-        <v>1351</v>
+        <v>1141</v>
       </c>
       <c r="I217" s="0" t="s">
-        <v>1352</v>
+        <v>1142</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="0" t="s">
-        <v>1353</v>
+        <v>9</v>
       </c>
       <c r="B218" s="0" t="s">
-        <v>1354</v>
+        <v>1143</v>
       </c>
       <c r="C218" s="0" t="s">
-        <v>1355</v>
+        <v>1144</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>1356</v>
+        <v>1145</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>1357</v>
+        <v>1146</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>824</v>
+        <v>698</v>
       </c>
       <c r="H218" s="0" t="s">
-        <v>1358</v>
+        <v>1147</v>
       </c>
       <c r="I218" s="0" t="s">
-        <v>1359</v>
+        <v>1148</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="0" t="s">
-        <v>1360</v>
+        <v>9</v>
       </c>
       <c r="B219" s="0" t="s">
-        <v>1361</v>
+        <v>1149</v>
       </c>
       <c r="C219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>1362</v>
+        <v>1150</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="H219" s="0" t="s">
-        <v>1363</v>
+        <v>1151</v>
       </c>
       <c r="I219" s="0" t="s">
-        <v>1364</v>
+        <v>1152</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="0" t="s">
-        <v>1365</v>
+        <v>9</v>
       </c>
       <c r="B220" s="0" t="s">
-        <v>1366</v>
+        <v>1153</v>
       </c>
       <c r="C220" s="0" t="s">
-        <v>1367</v>
+        <v>1154</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>1368</v>
+        <v>1155</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="H220" s="0" t="s">
-        <v>1369</v>
+        <v>1156</v>
       </c>
       <c r="I220" s="0" t="s">
-        <v>1370</v>
+        <v>1157</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="0" t="s">
-        <v>1371</v>
+        <v>9</v>
       </c>
       <c r="B221" s="0" t="s">
-        <v>1372</v>
+        <v>1158</v>
       </c>
       <c r="C221" s="0" t="s">
-        <v>1373</v>
+        <v>1159</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>1374</v>
+        <v>1160</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H221" s="0" t="s">
-        <v>346</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0" t="s">
-        <v>1375</v>
+        <v>1161</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="0" t="s">
-        <v>1376</v>
+        <v>9</v>
       </c>
       <c r="B222" s="0" t="s">
-        <v>1377</v>
+        <v>1162</v>
       </c>
       <c r="C222" s="0" t="s">
-        <v>1378</v>
+        <v>1163</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>1379</v>
+        <v>1164</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>1380</v>
+        <v>1165</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="H222" s="0" t="s">
-        <v>1381</v>
+        <v>1166</v>
       </c>
       <c r="I222" s="0" t="s">
-        <v>1382</v>
+        <v>1167</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="0" t="s">
-        <v>1383</v>
+        <v>9</v>
       </c>
       <c r="B223" s="0" t="s">
-        <v>1384</v>
+        <v>1168</v>
       </c>
       <c r="C223" s="0" t="s">
-        <v>1385</v>
+        <v>1169</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>1386</v>
+        <v>1170</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>1387</v>
+        <v>1171</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>1063</v>
+        <v>899</v>
       </c>
       <c r="H223" s="0" t="s">
-        <v>1388</v>
+        <v>1172</v>
       </c>
       <c r="I223" s="0" t="s">
-        <v>1389</v>
+        <v>1173</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="0" t="s">
-        <v>1390</v>
+        <v>9</v>
       </c>
       <c r="B224" s="0" t="s">
-        <v>1391</v>
+        <v>1174</v>
       </c>
       <c r="C224" s="0" t="s">
-        <v>1392</v>
+        <v>1175</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>1393</v>
+        <v>1176</v>
       </c>
       <c r="F224" s="0" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="H224" s="0" t="s">
-        <v>129</v>
+        <v>113</v>
       </c>
       <c r="I224" s="0" t="s">
-        <v>1394</v>
+        <v>1177</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="0" t="s">
-        <v>1395</v>
+        <v>9</v>
       </c>
       <c r="B225" s="0" t="s">
-        <v>1396</v>
+        <v>1178</v>
       </c>
       <c r="C225" s="0" t="s">
         <v>11</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>1397</v>
+        <v>1179</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="H225" s="0" t="s">
-        <v>1398</v>
+        <v>1180</v>
       </c>
       <c r="I225" s="0" t="s">
-        <v>1399</v>
+        <v>1181</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="0" t="s">
-        <v>1400</v>
+        <v>9</v>
       </c>
       <c r="B226" s="0" t="s">
-        <v>1401</v>
+        <v>1182</v>
       </c>
       <c r="C226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>1402</v>
+        <v>1183</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>1403</v>
+        <v>1184</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="H226" s="0" t="s">
-        <v>778</v>
+        <v>659</v>
       </c>
       <c r="I226" s="0" t="s">
-        <v>1404</v>
+        <v>1185</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="0" t="s">
-        <v>1405</v>
+        <v>9</v>
       </c>
       <c r="B227" s="0" t="s">
-        <v>1406</v>
+        <v>1186</v>
       </c>
       <c r="C227" s="0" t="s">
-        <v>1407</v>
+        <v>1187</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>1408</v>
+        <v>1188</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>1409</v>
+        <v>1189</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>141</v>
+        <v>123</v>
       </c>
       <c r="H227" s="0" t="s">
-        <v>904</v>
+        <v>766</v>
       </c>
       <c r="I227" s="0" t="s">
-        <v>1410</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="0" t="s">
-        <v>1411</v>
+        <v>9</v>
       </c>
       <c r="B228" s="0" t="s">
-        <v>1412</v>
+        <v>1191</v>
       </c>
       <c r="C228" s="0" t="s">
-        <v>1413</v>
+        <v>1192</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>1414</v>
+        <v>1193</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>1415</v>
+        <v>1194</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>180</v>
+        <v>156</v>
       </c>
       <c r="H228" s="0" t="s">
-        <v>1088</v>
+        <v>920</v>
       </c>
       <c r="I228" s="0" t="s">
-        <v>1416</v>
+        <v>1195</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="0" t="s">
-        <v>1417</v>
+        <v>9</v>
       </c>
       <c r="B229" s="0" t="s">
-        <v>1418</v>
+        <v>1196</v>
       </c>
       <c r="C229" s="0" t="s">
-        <v>1419</v>
+        <v>1197</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>1420</v>
+        <v>1198</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>1421</v>
+        <v>1199</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="G229" s="0" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="H229" s="0" t="s">
-        <v>474</v>
+        <v>405</v>
       </c>
       <c r="I229" s="0" t="s">
-        <v>1422</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="0" t="s">
-        <v>1152</v>
+        <v>9</v>
       </c>
       <c r="B230" s="0" t="s">
-        <v>1423</v>
+        <v>1201</v>
       </c>
       <c r="C230" s="0" t="s">
-        <v>1424</v>
+        <v>1202</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>1425</v>
+        <v>1203</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>1426</v>
+        <v>1204</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="H230" s="0" t="s">
-        <v>129</v>
+        <v>113</v>
       </c>
       <c r="I230" s="0" t="s">
-        <v>1427</v>
+        <v>1205</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="0" t="s">
-        <v>1428</v>
+        <v>9</v>
       </c>
       <c r="B231" s="0" t="s">
-        <v>1429</v>
+        <v>1206</v>
       </c>
       <c r="C231" s="0" t="s">
-        <v>1430</v>
+        <v>1207</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>1431</v>
+        <v>1208</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>1432</v>
+        <v>1209</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="H231" s="0" t="s">
-        <v>1433</v>
+        <v>1210</v>
       </c>
       <c r="I231" s="0" t="s">
-        <v>1434</v>
+        <v>1211</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="0" t="s">
-        <v>1435</v>
+        <v>9</v>
       </c>
       <c r="B232" s="0" t="s">
-        <v>1436</v>
+        <v>1212</v>
       </c>
       <c r="C232" s="0" t="s">
-        <v>1437</v>
+        <v>1213</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>1438</v>
+        <v>1214</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>1439</v>
+        <v>1215</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="G232" s="0" t="s">
-        <v>180</v>
+        <v>156</v>
       </c>
       <c r="H232" s="0" t="s">
-        <v>1440</v>
+        <v>1216</v>
       </c>
       <c r="I232" s="0" t="s">
-        <v>1441</v>
+        <v>1217</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="0" t="s">
-        <v>1442</v>
+        <v>9</v>
       </c>
       <c r="B233" s="0" t="s">
-        <v>1443</v>
+        <v>1218</v>
       </c>
       <c r="C233" s="0" t="s">
-        <v>1444</v>
+        <v>1219</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>1445</v>
+        <v>1220</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>1446</v>
+        <v>1221</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="H233" s="0" t="s">
-        <v>1447</v>
+        <v>1222</v>
       </c>
       <c r="I233" s="0" t="s">
-        <v>1448</v>
+        <v>1223</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="0" t="s">
-        <v>1449</v>
+        <v>9</v>
       </c>
       <c r="B234" s="0" t="s">
-        <v>1450</v>
+        <v>1224</v>
       </c>
       <c r="C234" s="0" t="s">
-        <v>1451</v>
+        <v>1225</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>1452</v>
+        <v>1226</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>1453</v>
+        <v>1227</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>141</v>
+        <v>123</v>
       </c>
       <c r="H234" s="0" t="s">
-        <v>904</v>
+        <v>766</v>
       </c>
       <c r="I234" s="0" t="s">
-        <v>1410</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="0" t="s">
-        <v>1454</v>
+        <v>9</v>
       </c>
       <c r="B235" s="0" t="s">
-        <v>1455</v>
+        <v>1228</v>
       </c>
       <c r="C235" s="0" t="s">
-        <v>1456</v>
+        <v>1229</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>1457</v>
+        <v>1230</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>1458</v>
+        <v>1231</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="H235" s="0" t="s">
-        <v>1459</v>
+        <v>1232</v>
       </c>
       <c r="I235" s="0" t="s">
-        <v>1460</v>
+        <v>1233</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="0" t="s">
-        <v>1461</v>
+        <v>9</v>
       </c>
       <c r="B236" s="0" t="s">
-        <v>1462</v>
+        <v>1234</v>
       </c>
       <c r="C236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>1463</v>
+        <v>1235</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>1464</v>
+        <v>1236</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>258</v>
+        <v>222</v>
       </c>
       <c r="H236" s="0" t="s">
-        <v>1465</v>
+        <v>1237</v>
       </c>
       <c r="I236" s="0" t="s">
-        <v>1466</v>
+        <v>1238</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="0" t="s">
-        <v>1467</v>
+        <v>9</v>
       </c>
       <c r="B237" s="0" t="s">
-        <v>1468</v>
+        <v>1239</v>
       </c>
       <c r="C237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>1469</v>
+        <v>1240</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="H237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="I237" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="0" t="s">
-        <v>1470</v>
+        <v>9</v>
       </c>
       <c r="B238" s="0" t="s">
-        <v>1471</v>
+        <v>1241</v>
       </c>
       <c r="C238" s="0" t="s">
-        <v>1472</v>
+        <v>1242</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>1473</v>
+        <v>1243</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>1474</v>
+        <v>1244</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>141</v>
+        <v>123</v>
       </c>
       <c r="H238" s="0" t="s">
-        <v>655</v>
+        <v>557</v>
       </c>
       <c r="I238" s="0" t="s">
-        <v>656</v>
+        <v>558</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="0" t="s">
-        <v>1475</v>
+        <v>9</v>
       </c>
       <c r="B239" s="0" t="s">
-        <v>1476</v>
+        <v>1245</v>
       </c>
       <c r="C239" s="0" t="s">
         <v>11</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>1477</v>
+        <v>1246</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>1478</v>
+        <v>1247</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="H239" s="0" t="s">
-        <v>1479</v>
+        <v>1248</v>
       </c>
       <c r="I239" s="0" t="s">
-        <v>1480</v>
+        <v>1249</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="0" t="s">
-        <v>1481</v>
+        <v>9</v>
       </c>
       <c r="B240" s="0" t="s">
-        <v>1482</v>
+        <v>1250</v>
       </c>
       <c r="C240" s="0" t="s">
-        <v>1483</v>
+        <v>1251</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>1484</v>
+        <v>1252</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>1485</v>
+        <v>1253</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="H240" s="0" t="s">
-        <v>1486</v>
+        <v>1254</v>
       </c>
       <c r="I240" s="0" t="s">
-        <v>1487</v>
+        <v>1255</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="0" t="s">
-        <v>1152</v>
+        <v>9</v>
       </c>
       <c r="B241" s="0" t="s">
-        <v>1488</v>
+        <v>1256</v>
       </c>
       <c r="C241" s="0" t="s">
-        <v>1489</v>
+        <v>1257</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>1490</v>
+        <v>1258</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>1491</v>
+        <v>1259</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>650</v>
+        <v>553</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="H241" s="0" t="s">
-        <v>662</v>
+        <v>563</v>
       </c>
       <c r="I241" s="0" t="s">
-        <v>1492</v>
+        <v>1260</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="0" t="s">
-        <v>1493</v>
+        <v>9</v>
       </c>
       <c r="B242" s="0" t="s">
-        <v>1494</v>
+        <v>1261</v>
       </c>
       <c r="C242" s="0" t="s">
-        <v>1495</v>
+        <v>1262</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>1496</v>
+        <v>1263</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>1497</v>
+        <v>1264</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H242" s="0" t="s">
-        <v>163</v>
+        <v>141</v>
       </c>
       <c r="I242" s="0" t="s">
-        <v>164</v>
+        <v>142</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="0" t="s">
-        <v>1498</v>
+        <v>9</v>
       </c>
       <c r="B243" s="0" t="s">
-        <v>1499</v>
+        <v>1265</v>
       </c>
       <c r="C243" s="0" t="s">
-        <v>1500</v>
+        <v>1266</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>1501</v>
+        <v>1267</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>1502</v>
+        <v>1268</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="H243" s="0" t="s">
-        <v>271</v>
+        <v>233</v>
       </c>
       <c r="I243" s="0" t="s">
-        <v>1503</v>
+        <v>1269</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="0" t="s">
-        <v>1504</v>
+        <v>9</v>
       </c>
       <c r="B244" s="0" t="s">
-        <v>1505</v>
+        <v>1270</v>
       </c>
       <c r="C244" s="0" t="s">
         <v>11</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>1506</v>
+        <v>1271</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="H244" s="0" t="s">
-        <v>1507</v>
+        <v>1272</v>
       </c>
       <c r="I244" s="0" t="s">
-        <v>1508</v>
+        <v>1273</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="0" t="s">
-        <v>1509</v>
+        <v>9</v>
       </c>
       <c r="B245" s="0" t="s">
-        <v>1510</v>
+        <v>1274</v>
       </c>
       <c r="C245" s="0" t="s">
-        <v>1511</v>
+        <v>1275</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>1512</v>
+        <v>1276</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>1513</v>
+        <v>1277</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>141</v>
+        <v>123</v>
       </c>
       <c r="H245" s="0" t="s">
-        <v>142</v>
+        <v>124</v>
       </c>
       <c r="I245" s="0" t="s">
-        <v>1514</v>
+        <v>1278</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="0" t="s">
-        <v>1515</v>
+        <v>9</v>
       </c>
       <c r="B246" s="0" t="s">
-        <v>1516</v>
+        <v>1279</v>
       </c>
       <c r="C246" s="0" t="s">
-        <v>1517</v>
+        <v>1280</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>1518</v>
+        <v>1281</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>1519</v>
+        <v>1282</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="H246" s="0" t="s">
-        <v>1520</v>
+        <v>1283</v>
       </c>
       <c r="I246" s="0" t="s">
-        <v>1521</v>
+        <v>1284</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="0" t="s">
-        <v>1522</v>
+        <v>9</v>
       </c>
       <c r="B247" s="0" t="s">
-        <v>1523</v>
+        <v>1285</v>
       </c>
       <c r="C247" s="0" t="s">
-        <v>1524</v>
+        <v>1286</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>1525</v>
+        <v>1287</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>1526</v>
+        <v>1288</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>141</v>
+        <v>123</v>
       </c>
       <c r="H247" s="0" t="s">
-        <v>1527</v>
+        <v>1289</v>
       </c>
       <c r="I247" s="0" t="s">
-        <v>1528</v>
+        <v>1290</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="0" t="s">
-        <v>1529</v>
+        <v>9</v>
       </c>
       <c r="B248" s="0" t="s">
-        <v>1530</v>
+        <v>1291</v>
       </c>
       <c r="C248" s="0" t="s">
-        <v>1531</v>
+        <v>1292</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>472</v>
+        <v>403</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>1532</v>
+        <v>1293</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>180</v>
+        <v>156</v>
       </c>
       <c r="H248" s="0" t="s">
-        <v>1533</v>
+        <v>1294</v>
       </c>
       <c r="I248" s="0" t="s">
-        <v>1534</v>
+        <v>1295</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="0" t="s">
-        <v>1535</v>
+        <v>9</v>
       </c>
       <c r="B249" s="0" t="s">
-        <v>1536</v>
+        <v>1296</v>
       </c>
       <c r="C249" s="0" t="s">
         <v>11</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>1537</v>
+        <v>1297</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>1538</v>
+        <v>1298</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>258</v>
+        <v>222</v>
       </c>
       <c r="H249" s="0" t="s">
-        <v>1539</v>
+        <v>1299</v>
       </c>
       <c r="I249" s="0" t="s">
-        <v>1540</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="0" t="s">
-        <v>1541</v>
+        <v>9</v>
       </c>
       <c r="B250" s="0" t="s">
-        <v>1542</v>
+        <v>1301</v>
       </c>
       <c r="C250" s="0" t="s">
-        <v>1543</v>
+        <v>1302</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>1544</v>
+        <v>1303</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>1545</v>
+        <v>1304</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="H250" s="0" t="s">
-        <v>1546</v>
+        <v>1305</v>
       </c>
       <c r="I250" s="0" t="s">
-        <v>1547</v>
+        <v>1306</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="0" t="s">
-        <v>1548</v>
+        <v>9</v>
       </c>
       <c r="B251" s="0" t="s">
-        <v>1549</v>
+        <v>1307</v>
       </c>
       <c r="C251" s="0" t="s">
-        <v>1550</v>
+        <v>1308</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>1551</v>
+        <v>1309</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>1552</v>
+        <v>1310</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="H251" s="0" t="s">
-        <v>1553</v>
+        <v>1311</v>
       </c>
       <c r="I251" s="0" t="s">
-        <v>1554</v>
+        <v>1312</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="0" t="s">
-        <v>1555</v>
+        <v>9</v>
       </c>
       <c r="B252" s="0" t="s">
-        <v>1556</v>
+        <v>1313</v>
       </c>
       <c r="C252" s="0" t="s">
-        <v>1557</v>
+        <v>1314</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>1558</v>
+        <v>1315</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>1559</v>
+        <v>1316</v>
       </c>
       <c r="F252" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="H252" s="0" t="s">
-        <v>1560</v>
+        <v>1317</v>
       </c>
       <c r="I252" s="0" t="s">
-        <v>1561</v>
+        <v>1318</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="0" t="s">
-        <v>1562</v>
+        <v>9</v>
       </c>
       <c r="B253" s="0" t="s">
-        <v>1563</v>
+        <v>1319</v>
       </c>
       <c r="C253" s="0" t="s">
-        <v>1564</v>
+        <v>1320</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>1565</v>
+        <v>1321</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>1566</v>
+        <v>1322</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H253" s="0" t="s">
-        <v>1567</v>
+        <v>1323</v>
       </c>
       <c r="I253" s="0" t="s">
-        <v>1568</v>
+        <v>1324</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="0" t="s">
-        <v>1569</v>
+        <v>9</v>
       </c>
       <c r="B254" s="0" t="s">
-        <v>1570</v>
+        <v>1325</v>
       </c>
       <c r="C254" s="0" t="s">
         <v>11</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>1571</v>
+        <v>1326</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>284</v>
+        <v>244</v>
       </c>
       <c r="H254" s="0" t="s">
-        <v>353</v>
+        <v>303</v>
       </c>
       <c r="I254" s="0" t="s">
-        <v>766</v>
+        <v>650</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="0" t="s">
-        <v>1572</v>
+        <v>9</v>
       </c>
       <c r="B255" s="0" t="s">
-        <v>1573</v>
+        <v>1327</v>
       </c>
       <c r="C255" s="0" t="s">
-        <v>1574</v>
+        <v>1328</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>1575</v>
+        <v>1329</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>284</v>
+        <v>244</v>
       </c>
       <c r="H255" s="0" t="s">
-        <v>805</v>
+        <v>682</v>
       </c>
       <c r="I255" s="0" t="s">
-        <v>1576</v>
+        <v>1330</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="0" t="s">
-        <v>1577</v>
+        <v>9</v>
       </c>
       <c r="B256" s="0" t="s">
-        <v>1578</v>
+        <v>1331</v>
       </c>
       <c r="C256" s="0" t="s">
-        <v>1579</v>
+        <v>1332</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>1580</v>
+        <v>1333</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>1581</v>
+        <v>1334</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="H256" s="0" t="s">
-        <v>1265</v>
+        <v>1068</v>
       </c>
       <c r="I256" s="0" t="s">
-        <v>1582</v>
+        <v>1335</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="0" t="s">
-        <v>1583</v>
+        <v>9</v>
       </c>
       <c r="B257" s="0" t="s">
-        <v>1584</v>
+        <v>1336</v>
       </c>
       <c r="C257" s="0" t="s">
-        <v>1585</v>
+        <v>1337</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>1586</v>
+        <v>1338</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>1587</v>
+        <v>1339</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>284</v>
+        <v>244</v>
       </c>
       <c r="H257" s="0" t="s">
-        <v>1588</v>
+        <v>1340</v>
       </c>
       <c r="I257" s="0" t="s">
-        <v>1589</v>
+        <v>1341</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="0" t="s">
-        <v>1590</v>
+        <v>9</v>
       </c>
       <c r="B258" s="0" t="s">
-        <v>1591</v>
+        <v>1342</v>
       </c>
       <c r="C258" s="0" t="s">
-        <v>1592</v>
+        <v>1343</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>1593</v>
+        <v>1344</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>1594</v>
+        <v>1345</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H258" s="0" t="s">
-        <v>1567</v>
+        <v>1323</v>
       </c>
       <c r="I258" s="0" t="s">
-        <v>1568</v>
+        <v>1324</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="0" t="s">
-        <v>1595</v>
+        <v>9</v>
       </c>
       <c r="B259" s="0" t="s">
-        <v>1596</v>
+        <v>1346</v>
       </c>
       <c r="C259" s="0" t="s">
-        <v>1597</v>
+        <v>1347</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>1598</v>
+        <v>1348</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>1599</v>
+        <v>1349</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="H259" s="0" t="s">
-        <v>1600</v>
+        <v>1350</v>
       </c>
       <c r="I259" s="0" t="s">
-        <v>1601</v>
+        <v>1351</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="0" t="s">
-        <v>1602</v>
+        <v>9</v>
       </c>
       <c r="B260" s="0" t="s">
-        <v>1603</v>
+        <v>1352</v>
       </c>
       <c r="C260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>1604</v>
+        <v>1353</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>1605</v>
+        <v>1354</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="H260" s="0" t="s">
-        <v>630</v>
+        <v>536</v>
       </c>
       <c r="I260" s="0" t="s">
-        <v>1606</v>
+        <v>1355</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="0" t="s">
-        <v>1607</v>
+        <v>9</v>
       </c>
       <c r="B261" s="0" t="s">
-        <v>1608</v>
+        <v>1356</v>
       </c>
       <c r="C261" s="0" t="s">
-        <v>1609</v>
+        <v>1357</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>1610</v>
+        <v>1358</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>1611</v>
+        <v>1359</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="H261" s="0" t="s">
-        <v>1612</v>
+        <v>1360</v>
       </c>
       <c r="I261" s="0" t="s">
-        <v>1613</v>
+        <v>1361</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="0" t="s">
-        <v>1614</v>
+        <v>9</v>
       </c>
       <c r="B262" s="0" t="s">
-        <v>1615</v>
+        <v>1362</v>
       </c>
       <c r="C262" s="0" t="s">
-        <v>1616</v>
+        <v>1363</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>1617</v>
+        <v>1364</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>180</v>
+        <v>156</v>
       </c>
       <c r="H262" s="0" t="s">
-        <v>1618</v>
+        <v>1365</v>
       </c>
       <c r="I262" s="0" t="s">
-        <v>1619</v>
+        <v>1366</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" s="0" t="s">
-        <v>1620</v>
+        <v>9</v>
       </c>
       <c r="B263" s="0" t="s">
-        <v>1621</v>
+        <v>1367</v>
       </c>
       <c r="C263" s="0" t="s">
-        <v>1622</v>
+        <v>1368</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>1623</v>
+        <v>1369</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>1624</v>
+        <v>1370</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H263" s="0" t="s">
-        <v>136</v>
+        <v>119</v>
       </c>
       <c r="I263" s="0" t="s">
-        <v>518</v>
+        <v>442</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="0" t="s">
-        <v>1625</v>
+        <v>9</v>
       </c>
       <c r="B264" s="0" t="s">
-        <v>1626</v>
+        <v>1371</v>
       </c>
       <c r="C264" s="0" t="s">
-        <v>1627</v>
+        <v>1372</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>1628</v>
+        <v>1373</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>1629</v>
+        <v>1374</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H264" s="0" t="s">
-        <v>346</v>
+        <v>297</v>
       </c>
       <c r="I264" s="0" t="s">
-        <v>1630</v>
+        <v>1375</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" s="0" t="s">
-        <v>1631</v>
+        <v>9</v>
       </c>
       <c r="B265" s="0" t="s">
-        <v>1632</v>
+        <v>1376</v>
       </c>
       <c r="C265" s="0" t="s">
-        <v>1633</v>
+        <v>1377</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>1634</v>
+        <v>1378</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>1635</v>
+        <v>1379</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H265" s="0" t="s">
-        <v>136</v>
+        <v>119</v>
       </c>
       <c r="I265" s="0" t="s">
-        <v>1636</v>
+        <v>1380</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="0" t="s">
-        <v>1637</v>
+        <v>9</v>
       </c>
       <c r="B266" s="0" t="s">
-        <v>1638</v>
+        <v>1381</v>
       </c>
       <c r="C266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>1639</v>
+        <v>1382</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>1640</v>
+        <v>1383</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>284</v>
+        <v>244</v>
       </c>
       <c r="H266" s="0" t="s">
-        <v>353</v>
+        <v>303</v>
       </c>
       <c r="I266" s="0" t="s">
-        <v>1641</v>
+        <v>1384</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" s="0" t="s">
-        <v>1642</v>
+        <v>9</v>
       </c>
       <c r="B267" s="0" t="s">
-        <v>1643</v>
+        <v>1385</v>
       </c>
       <c r="C267" s="0" t="s">
-        <v>1644</v>
+        <v>1386</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>1645</v>
+        <v>1387</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>1646</v>
+        <v>1388</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="H267" s="0" t="s">
-        <v>1647</v>
+        <v>1389</v>
       </c>
       <c r="I267" s="0" t="s">
-        <v>1648</v>
+        <v>1390</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" s="0" t="s">
-        <v>1649</v>
+        <v>9</v>
       </c>
       <c r="B268" s="0" t="s">
-        <v>1650</v>
+        <v>1391</v>
       </c>
       <c r="C268" s="0" t="s">
-        <v>1651</v>
+        <v>1392</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>1652</v>
+        <v>1393</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>1653</v>
+        <v>1394</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="H268" s="0" t="s">
-        <v>1654</v>
+        <v>1395</v>
       </c>
       <c r="I268" s="0" t="s">
-        <v>1655</v>
+        <v>1396</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="0" t="s">
-        <v>1656</v>
+        <v>9</v>
       </c>
       <c r="B269" s="0" t="s">
-        <v>1657</v>
+        <v>1397</v>
       </c>
       <c r="C269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>1658</v>
+        <v>1398</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>1659</v>
+        <v>1399</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H269" s="0" t="s">
-        <v>163</v>
+        <v>141</v>
       </c>
       <c r="I269" s="0" t="s">
-        <v>164</v>
+        <v>142</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" s="0" t="s">
-        <v>1660</v>
+        <v>9</v>
       </c>
       <c r="B270" s="0" t="s">
-        <v>1661</v>
+        <v>1400</v>
       </c>
       <c r="C270" s="0" t="s">
-        <v>1662</v>
+        <v>1401</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>1663</v>
+        <v>1402</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>1664</v>
+        <v>1403</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="H270" s="0" t="s">
-        <v>1665</v>
+        <v>1404</v>
       </c>
       <c r="I270" s="0" t="s">
-        <v>1666</v>
+        <v>1405</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" s="0" t="s">
-        <v>1667</v>
+        <v>9</v>
       </c>
       <c r="B271" s="0" t="s">
-        <v>1668</v>
+        <v>1406</v>
       </c>
       <c r="C271" s="0" t="s">
-        <v>1669</v>
+        <v>1407</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>1670</v>
+        <v>1408</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>1671</v>
+        <v>1409</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="H271" s="0" t="s">
-        <v>1672</v>
+        <v>1410</v>
       </c>
       <c r="I271" s="0" t="s">
-        <v>1673</v>
+        <v>1411</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" s="0" t="s">
-        <v>1674</v>
+        <v>9</v>
       </c>
       <c r="B272" s="0" t="s">
-        <v>1675</v>
+        <v>1412</v>
       </c>
       <c r="C272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>1676</v>
+        <v>1413</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>1677</v>
+        <v>1414</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H272" s="0" t="s">
-        <v>1678</v>
+        <v>1415</v>
       </c>
       <c r="I272" s="0" t="s">
-        <v>1679</v>
+        <v>1416</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" s="0" t="s">
-        <v>1680</v>
+        <v>9</v>
       </c>
       <c r="B273" s="0" t="s">
-        <v>1681</v>
+        <v>1417</v>
       </c>
       <c r="C273" s="0" t="s">
-        <v>1682</v>
+        <v>1418</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>1683</v>
+        <v>1419</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>1684</v>
+        <v>1420</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H273" s="0" t="s">
-        <v>163</v>
+        <v>141</v>
       </c>
       <c r="I273" s="0" t="s">
-        <v>164</v>
+        <v>142</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" s="0" t="s">
-        <v>1685</v>
+        <v>9</v>
       </c>
       <c r="B274" s="0" t="s">
-        <v>1686</v>
+        <v>1421</v>
       </c>
       <c r="C274" s="0" t="s">
-        <v>1687</v>
+        <v>1422</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>1688</v>
+        <v>1423</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>1689</v>
+        <v>1424</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="H274" s="0" t="s">
-        <v>1690</v>
+        <v>1425</v>
       </c>
       <c r="I274" s="0" t="s">
-        <v>1691</v>
+        <v>1426</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" s="0" t="s">
-        <v>1692</v>
+        <v>9</v>
       </c>
       <c r="B275" s="0" t="s">
-        <v>1693</v>
+        <v>1427</v>
       </c>
       <c r="C275" s="0" t="s">
-        <v>1694</v>
+        <v>1428</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>1695</v>
+        <v>1429</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>1696</v>
+        <v>1430</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>824</v>
+        <v>698</v>
       </c>
       <c r="H275" s="0" t="s">
-        <v>926</v>
+        <v>784</v>
       </c>
       <c r="I275" s="0" t="s">
-        <v>1697</v>
+        <v>1431</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" s="0" t="s">
-        <v>1698</v>
+        <v>9</v>
       </c>
       <c r="B276" s="0" t="s">
-        <v>1699</v>
+        <v>1432</v>
       </c>
       <c r="C276" s="0" t="s">
-        <v>1700</v>
+        <v>1433</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>1701</v>
+        <v>1434</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="H276" s="0" t="s">
-        <v>1702</v>
+        <v>1435</v>
       </c>
       <c r="I276" s="0" t="s">
-        <v>1703</v>
+        <v>1436</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" s="0" t="s">
-        <v>1704</v>
+        <v>9</v>
       </c>
       <c r="B277" s="0" t="s">
-        <v>1705</v>
+        <v>1437</v>
       </c>
       <c r="C277" s="0" t="s">
-        <v>1706</v>
+        <v>1438</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>1707</v>
+        <v>1439</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>1708</v>
+        <v>1440</v>
       </c>
       <c r="F277" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H277" s="0" t="s">
-        <v>1709</v>
+        <v>1441</v>
       </c>
       <c r="I277" s="0" t="s">
-        <v>1710</v>
+        <v>1442</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" s="0" t="s">
-        <v>1711</v>
+        <v>9</v>
       </c>
       <c r="B278" s="0" t="s">
-        <v>1095</v>
+        <v>925</v>
       </c>
       <c r="C278" s="0" t="s">
         <v>11</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>1712</v>
+        <v>1443</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>1713</v>
+        <v>1444</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="G278" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="H278" s="0" t="s">
-        <v>1714</v>
+        <v>1445</v>
       </c>
       <c r="I278" s="0" t="s">
-        <v>1715</v>
+        <v>1446</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" s="0" t="s">
-        <v>1716</v>
+        <v>9</v>
       </c>
       <c r="B279" s="0" t="s">
-        <v>1717</v>
+        <v>1447</v>
       </c>
       <c r="C279" s="0" t="s">
-        <v>1718</v>
+        <v>1448</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>1719</v>
+        <v>1449</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>1720</v>
+        <v>1450</v>
       </c>
       <c r="F279" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="H279" s="0" t="s">
-        <v>1721</v>
+        <v>1451</v>
       </c>
       <c r="I279" s="0" t="s">
-        <v>1722</v>
+        <v>1452</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" s="0" t="s">
-        <v>1723</v>
+        <v>9</v>
       </c>
       <c r="B280" s="0" t="s">
-        <v>1724</v>
+        <v>1453</v>
       </c>
       <c r="C280" s="0" t="s">
-        <v>1725</v>
+        <v>1454</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>1726</v>
+        <v>1455</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>1727</v>
+        <v>1456</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="H280" s="0" t="s">
-        <v>778</v>
+        <v>659</v>
       </c>
       <c r="I280" s="0" t="s">
-        <v>1728</v>
+        <v>1457</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" s="0" t="s">
-        <v>1729</v>
+        <v>9</v>
       </c>
       <c r="B281" s="0" t="s">
-        <v>1730</v>
+        <v>1458</v>
       </c>
       <c r="C281" s="0" t="s">
-        <v>1731</v>
+        <v>1459</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>1732</v>
+        <v>1460</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>1733</v>
+        <v>1461</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="H281" s="0" t="s">
-        <v>1734</v>
+        <v>1462</v>
       </c>
       <c r="I281" s="0" t="s">
-        <v>1735</v>
+        <v>1463</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" s="0" t="s">
-        <v>1736</v>
+        <v>9</v>
       </c>
       <c r="B282" s="0" t="s">
-        <v>1737</v>
+        <v>1464</v>
       </c>
       <c r="C282" s="0" t="s">
-        <v>1738</v>
+        <v>1465</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>1739</v>
+        <v>1466</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>1740</v>
+        <v>1467</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="H282" s="0" t="s">
-        <v>1714</v>
+        <v>1445</v>
       </c>
       <c r="I282" s="0" t="s">
-        <v>1741</v>
+        <v>1468</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" s="0" t="s">
-        <v>1742</v>
+        <v>9</v>
       </c>
       <c r="B283" s="0" t="s">
-        <v>1743</v>
+        <v>1469</v>
       </c>
       <c r="C283" s="0" t="s">
-        <v>1744</v>
+        <v>1470</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>1745</v>
+        <v>1471</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>1746</v>
+        <v>1472</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="H283" s="0" t="s">
-        <v>1747</v>
+        <v>1473</v>
       </c>
       <c r="I283" s="0" t="s">
-        <v>1748</v>
+        <v>1474</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" s="0" t="s">
-        <v>1749</v>
+        <v>9</v>
       </c>
       <c r="B284" s="0" t="s">
-        <v>1750</v>
+        <v>1475</v>
       </c>
       <c r="C284" s="0" t="s">
-        <v>1751</v>
+        <v>1476</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>1752</v>
+        <v>1477</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>1753</v>
+        <v>1478</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>284</v>
+        <v>244</v>
       </c>
       <c r="H284" s="0" t="s">
-        <v>643</v>
+        <v>547</v>
       </c>
       <c r="I284" s="0" t="s">
-        <v>1754</v>
+        <v>1479</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" s="0" t="s">
-        <v>1755</v>
+        <v>9</v>
       </c>
       <c r="B285" s="0" t="s">
-        <v>1756</v>
+        <v>1480</v>
       </c>
       <c r="C285" s="0" t="s">
-        <v>1757</v>
+        <v>1481</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>1758</v>
+        <v>1482</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>1759</v>
+        <v>1483</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="H285" s="0" t="s">
-        <v>1760</v>
+        <v>1484</v>
       </c>
       <c r="I285" s="0" t="s">
-        <v>1761</v>
+        <v>1485</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" s="0" t="s">
-        <v>1762</v>
+        <v>9</v>
       </c>
       <c r="B286" s="0" t="s">
-        <v>1763</v>
+        <v>1486</v>
       </c>
       <c r="C286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>1764</v>
+        <v>1487</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>1765</v>
+        <v>1488</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="H286" s="0" t="s">
-        <v>1766</v>
+        <v>1489</v>
       </c>
       <c r="I286" s="0" t="s">
-        <v>1767</v>
+        <v>1490</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" s="0" t="s">
-        <v>1768</v>
+        <v>9</v>
       </c>
       <c r="B287" s="0" t="s">
-        <v>1769</v>
+        <v>1491</v>
       </c>
       <c r="C287" s="0" t="s">
-        <v>1770</v>
+        <v>1492</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>1771</v>
+        <v>1493</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>1772</v>
+        <v>1494</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="H287" s="0" t="s">
-        <v>1332</v>
+        <v>1125</v>
       </c>
       <c r="I287" s="0" t="s">
-        <v>1773</v>
+        <v>1495</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" s="0" t="s">
-        <v>1774</v>
+        <v>9</v>
       </c>
       <c r="B288" s="0" t="s">
-        <v>1775</v>
+        <v>1496</v>
       </c>
       <c r="C288" s="0" t="s">
-        <v>1776</v>
+        <v>1497</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>1777</v>
+        <v>1498</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>1778</v>
+        <v>1499</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H288" s="0" t="s">
-        <v>163</v>
+        <v>141</v>
       </c>
       <c r="I288" s="0" t="s">
-        <v>164</v>
+        <v>142</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" s="0" t="s">
-        <v>1779</v>
+        <v>9</v>
       </c>
       <c r="B289" s="0" t="s">
-        <v>1643</v>
+        <v>1385</v>
       </c>
       <c r="C289" s="0" t="s">
-        <v>1780</v>
+        <v>1500</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>1781</v>
+        <v>1501</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>1782</v>
+        <v>1502</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
-        <v>115</v>
+        <v>101</v>
       </c>
       <c r="H289" s="0" t="s">
-        <v>1783</v>
+        <v>1503</v>
       </c>
       <c r="I289" s="0" t="s">
-        <v>1784</v>
+        <v>1504</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" s="0" t="s">
-        <v>1785</v>
+        <v>9</v>
       </c>
       <c r="B290" s="0" t="s">
-        <v>1786</v>
+        <v>1505</v>
       </c>
       <c r="C290" s="0" t="s">
-        <v>1787</v>
+        <v>1506</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>1788</v>
+        <v>1507</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>1789</v>
+        <v>1508</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="G290" s="0" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="H290" s="0" t="s">
-        <v>1790</v>
+        <v>1509</v>
       </c>
       <c r="I290" s="0" t="s">
-        <v>1791</v>
+        <v>1510</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" s="0" t="s">
-        <v>1792</v>
+        <v>9</v>
       </c>
       <c r="B291" s="0" t="s">
-        <v>1793</v>
+        <v>1511</v>
       </c>
       <c r="C291" s="0" t="s">
-        <v>1794</v>
+        <v>1512</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>1795</v>
+        <v>1513</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>1796</v>
+        <v>1514</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="H291" s="0" t="s">
-        <v>1797</v>
+        <v>1515</v>
       </c>
       <c r="I291" s="0" t="s">
-        <v>1798</v>
+        <v>1516</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" s="0" t="s">
-        <v>1799</v>
+        <v>9</v>
       </c>
       <c r="B292" s="0" t="s">
-        <v>1800</v>
+        <v>1517</v>
       </c>
       <c r="C292" s="0" t="s">
-        <v>1801</v>
+        <v>1518</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>1802</v>
+        <v>1519</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>1803</v>
+        <v>1520</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>258</v>
+        <v>222</v>
       </c>
       <c r="H292" s="0" t="s">
-        <v>1804</v>
+        <v>1521</v>
       </c>
       <c r="I292" s="0" t="s">
-        <v>1805</v>
+        <v>1522</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" s="0" t="s">
-        <v>1806</v>
+        <v>9</v>
       </c>
       <c r="B293" s="0" t="s">
-        <v>1807</v>
+        <v>1523</v>
       </c>
       <c r="C293" s="0" t="s">
         <v>11</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>1808</v>
+        <v>1524</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>1809</v>
+        <v>1525</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>180</v>
+        <v>156</v>
       </c>
       <c r="H293" s="0" t="s">
-        <v>1810</v>
+        <v>1526</v>
       </c>
       <c r="I293" s="0" t="s">
-        <v>1811</v>
+        <v>1527</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" s="0" t="s">
-        <v>1812</v>
+        <v>9</v>
       </c>
       <c r="B294" s="0" t="s">
-        <v>1813</v>
+        <v>1528</v>
       </c>
       <c r="C294" s="0" t="s">
-        <v>1814</v>
+        <v>1529</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>1815</v>
+        <v>1530</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>1816</v>
+        <v>1531</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H294" s="0" t="s">
-        <v>163</v>
+        <v>141</v>
       </c>
       <c r="I294" s="0" t="s">
-        <v>164</v>
+        <v>142</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" s="0" t="s">
-        <v>1817</v>
+        <v>9</v>
       </c>
       <c r="B295" s="0" t="s">
-        <v>1818</v>
+        <v>1532</v>
       </c>
       <c r="C295" s="0" t="s">
-        <v>1819</v>
+        <v>1533</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>1820</v>
+        <v>1534</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="H295" s="0" t="s">
-        <v>1821</v>
+        <v>1535</v>
       </c>
       <c r="I295" s="0" t="s">
-        <v>1822</v>
+        <v>1536</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" s="0" t="s">
-        <v>1823</v>
+        <v>9</v>
       </c>
       <c r="B296" s="0" t="s">
-        <v>1824</v>
+        <v>1537</v>
       </c>
       <c r="C296" s="0" t="s">
-        <v>1825</v>
+        <v>1538</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>1826</v>
+        <v>1539</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="H296" s="0" t="s">
-        <v>1827</v>
+        <v>1540</v>
       </c>
       <c r="I296" s="0" t="s">
-        <v>1828</v>
+        <v>1541</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" s="0" t="s">
-        <v>1829</v>
+        <v>9</v>
       </c>
       <c r="B297" s="0" t="s">
-        <v>1830</v>
+        <v>1542</v>
       </c>
       <c r="C297" s="0" t="s">
-        <v>1831</v>
+        <v>1543</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>1832</v>
+        <v>1544</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>1833</v>
+        <v>1545</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="H297" s="0" t="s">
         <v>11</v>
       </c>
       <c r="I297" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" s="0" t="s">
-        <v>1834</v>
+        <v>9</v>
       </c>
       <c r="B298" s="0" t="s">
-        <v>1835</v>
+        <v>1546</v>
       </c>
       <c r="C298" s="0" t="s">
-        <v>1836</v>
+        <v>1547</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>1837</v>
+        <v>1548</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>1838</v>
+        <v>1549</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="H298" s="0" t="s">
-        <v>425</v>
+        <v>364</v>
       </c>
       <c r="I298" s="0" t="s">
-        <v>1839</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" s="0" t="s">
-        <v>1840</v>
+        <v>9</v>
       </c>
       <c r="B299" s="0" t="s">
-        <v>1841</v>
+        <v>1551</v>
       </c>
       <c r="C299" s="0" t="s">
-        <v>1842</v>
+        <v>1552</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>1843</v>
+        <v>1553</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>1844</v>
+        <v>1554</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="H299" s="0" t="s">
-        <v>1845</v>
+        <v>1555</v>
       </c>
       <c r="I299" s="0" t="s">
-        <v>1846</v>
+        <v>1556</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" s="0" t="s">
-        <v>1847</v>
+        <v>9</v>
       </c>
       <c r="B300" s="0" t="s">
-        <v>1848</v>
+        <v>1557</v>
       </c>
       <c r="C300" s="0" t="s">
-        <v>1849</v>
+        <v>1558</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>1850</v>
+        <v>1559</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>1851</v>
+        <v>1560</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="H300" s="0" t="s">
-        <v>1852</v>
+        <v>1561</v>
       </c>
       <c r="I300" s="0" t="s">
-        <v>1853</v>
+        <v>1562</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" s="0" t="s">
-        <v>1854</v>
+        <v>9</v>
       </c>
       <c r="B301" s="0" t="s">
-        <v>1855</v>
+        <v>1563</v>
       </c>
       <c r="C301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>931</v>
+        <v>788</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>932</v>
+        <v>789</v>
       </c>
       <c r="F301" s="0" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="H301" s="0" t="s">
-        <v>1856</v>
+        <v>1564</v>
       </c>
       <c r="I301" s="0" t="s">
-        <v>1857</v>
+        <v>1565</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" s="0" t="s">
-        <v>1858</v>
+        <v>9</v>
       </c>
       <c r="B302" s="0" t="s">
-        <v>1859</v>
+        <v>1566</v>
       </c>
       <c r="C302" s="0" t="s">
-        <v>1860</v>
+        <v>1567</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>1861</v>
+        <v>1568</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>1862</v>
+        <v>1569</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="H302" s="0" t="s">
-        <v>1863</v>
+        <v>1570</v>
       </c>
       <c r="I302" s="0" t="s">
-        <v>1864</v>
+        <v>1571</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" s="0" t="s">
-        <v>1865</v>
+        <v>9</v>
       </c>
       <c r="B303" s="0" t="s">
-        <v>1866</v>
+        <v>1572</v>
       </c>
       <c r="C303" s="0" t="s">
-        <v>1867</v>
+        <v>1573</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>1868</v>
+        <v>1574</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H303" s="0" t="s">
-        <v>122</v>
+        <v>107</v>
       </c>
       <c r="I303" s="0" t="s">
-        <v>123</v>
+        <v>108</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" s="0" t="s">
-        <v>1869</v>
+        <v>9</v>
       </c>
       <c r="B304" s="0" t="s">
-        <v>1870</v>
+        <v>1575</v>
       </c>
       <c r="C304" s="0" t="s">
-        <v>1871</v>
+        <v>1576</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>1872</v>
+        <v>1577</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>1873</v>
+        <v>1578</v>
       </c>
       <c r="F304" s="0" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>141</v>
+        <v>123</v>
       </c>
       <c r="H304" s="0" t="s">
-        <v>904</v>
+        <v>766</v>
       </c>
       <c r="I304" s="0" t="s">
-        <v>1874</v>
+        <v>1579</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" s="0" t="s">
-        <v>1875</v>
+        <v>9</v>
       </c>
       <c r="B305" s="0" t="s">
-        <v>1876</v>
+        <v>1580</v>
       </c>
       <c r="C305" s="0" t="s">
-        <v>1877</v>
+        <v>1581</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>1878</v>
+        <v>1582</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>1879</v>
+        <v>1583</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>180</v>
+        <v>156</v>
       </c>
       <c r="H305" s="0" t="s">
-        <v>1880</v>
+        <v>1584</v>
       </c>
       <c r="I305" s="0" t="s">
-        <v>1881</v>
+        <v>1585</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" s="0" t="s">
-        <v>1882</v>
+        <v>9</v>
       </c>
       <c r="B306" s="0" t="s">
-        <v>1883</v>
+        <v>1586</v>
       </c>
       <c r="C306" s="0" t="s">
-        <v>1884</v>
+        <v>1587</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>1885</v>
+        <v>1588</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>1886</v>
+        <v>1589</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>258</v>
+        <v>222</v>
       </c>
       <c r="H306" s="0" t="s">
-        <v>1887</v>
+        <v>1590</v>
       </c>
       <c r="I306" s="0" t="s">
-        <v>1888</v>
+        <v>1591</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" s="0" t="s">
-        <v>1889</v>
+        <v>9</v>
       </c>
       <c r="B307" s="0" t="s">
-        <v>1890</v>
+        <v>1592</v>
       </c>
       <c r="C307" s="0" t="s">
-        <v>1891</v>
+        <v>1593</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>1892</v>
+        <v>1594</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>1893</v>
+        <v>1595</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="H307" s="0" t="s">
-        <v>1894</v>
+        <v>1596</v>
       </c>
       <c r="I307" s="0" t="s">
-        <v>1895</v>
+        <v>1597</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" s="0" t="s">
-        <v>1896</v>
+        <v>9</v>
       </c>
       <c r="B308" s="0" t="s">
-        <v>1897</v>
+        <v>1598</v>
       </c>
       <c r="C308" s="0" t="s">
-        <v>1898</v>
+        <v>1599</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>1899</v>
+        <v>1600</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>1900</v>
+        <v>1601</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>284</v>
+        <v>244</v>
       </c>
       <c r="H308" s="0" t="s">
-        <v>1901</v>
+        <v>1602</v>
       </c>
       <c r="I308" s="0" t="s">
-        <v>1902</v>
+        <v>1603</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" s="0" t="s">
-        <v>1903</v>
+        <v>9</v>
       </c>
       <c r="B309" s="0" t="s">
-        <v>1904</v>
+        <v>1604</v>
       </c>
       <c r="C309" s="0" t="s">
-        <v>1905</v>
+        <v>1605</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>1906</v>
+        <v>1606</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>1907</v>
+        <v>1607</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>141</v>
+        <v>123</v>
       </c>
       <c r="H309" s="0" t="s">
-        <v>142</v>
+        <v>124</v>
       </c>
       <c r="I309" s="0" t="s">
-        <v>1514</v>
+        <v>1278</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" s="0" t="s">
-        <v>1908</v>
+        <v>9</v>
       </c>
       <c r="B310" s="0" t="s">
-        <v>1909</v>
+        <v>1608</v>
       </c>
       <c r="C310" s="0" t="s">
-        <v>1910</v>
+        <v>1609</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>1911</v>
+        <v>1610</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>1912</v>
+        <v>1611</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="H310" s="0" t="s">
-        <v>1913</v>
+        <v>1612</v>
       </c>
       <c r="I310" s="0" t="s">
-        <v>1914</v>
+        <v>1613</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" s="0" t="s">
-        <v>1915</v>
+        <v>9</v>
       </c>
       <c r="B311" s="0" t="s">
-        <v>1916</v>
+        <v>1614</v>
       </c>
       <c r="C311" s="0" t="s">
-        <v>1917</v>
+        <v>1615</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>1918</v>
+        <v>1616</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>1919</v>
+        <v>1617</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="H311" s="0" t="s">
-        <v>1920</v>
+        <v>1618</v>
       </c>
       <c r="I311" s="0" t="s">
-        <v>1921</v>
+        <v>1619</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" s="0" t="s">
-        <v>1922</v>
+        <v>9</v>
       </c>
       <c r="B312" s="0" t="s">
-        <v>1923</v>
+        <v>1620</v>
       </c>
       <c r="C312" s="0" t="s">
-        <v>1924</v>
+        <v>1621</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>1925</v>
+        <v>1622</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>1926</v>
+        <v>1623</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="H312" s="0" t="s">
-        <v>1927</v>
+        <v>1624</v>
       </c>
       <c r="I312" s="0" t="s">
-        <v>1928</v>
+        <v>1625</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" s="0" t="s">
-        <v>1929</v>
+        <v>9</v>
       </c>
       <c r="B313" s="0" t="s">
-        <v>1930</v>
+        <v>1626</v>
       </c>
       <c r="C313" s="0" t="s">
-        <v>659</v>
+        <v>560</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>1931</v>
+        <v>1627</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>1932</v>
+        <v>1628</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H313" s="0" t="s">
-        <v>1933</v>
+        <v>1629</v>
       </c>
       <c r="I313" s="0" t="s">
-        <v>1934</v>
+        <v>1630</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" s="0" t="s">
-        <v>1935</v>
+        <v>9</v>
       </c>
       <c r="B314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="H314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="I314" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" s="0" t="s">
-        <v>1935</v>
+        <v>9</v>
       </c>
       <c r="B315" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C315" s="0" t="s">
         <v>11</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>11</v>
       </c>
       <c r="H315" s="0" t="s">
         <v>11</v>
       </c>
       <c r="I315" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" s="0" t="s">
-        <v>1936</v>
+        <v>9</v>
       </c>
       <c r="B316" s="0" t="s">
-        <v>1937</v>
+        <v>1631</v>
       </c>
       <c r="C316" s="0" t="s">
-        <v>1938</v>
+        <v>1632</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>1939</v>
+        <v>1633</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>1940</v>
+        <v>1634</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="H316" s="0" t="s">
-        <v>1647</v>
+        <v>1389</v>
       </c>
       <c r="I316" s="0" t="s">
-        <v>1941</v>
+        <v>1635</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" s="0" t="s">
-        <v>1152</v>
+        <v>9</v>
       </c>
       <c r="B317" s="0" t="s">
-        <v>1942</v>
+        <v>1636</v>
       </c>
       <c r="C317" s="0" t="s">
-        <v>1943</v>
+        <v>1637</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>1944</v>
+        <v>1638</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>1945</v>
+        <v>1639</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="H317" s="0" t="s">
-        <v>1946</v>
+        <v>1640</v>
       </c>
       <c r="I317" s="0" t="s">
-        <v>1947</v>
+        <v>1641</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" s="0" t="s">
-        <v>1948</v>
+        <v>9</v>
       </c>
       <c r="B318" s="0" t="s">
-        <v>1949</v>
+        <v>1642</v>
       </c>
       <c r="C318" s="0" t="s">
         <v>11</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>1950</v>
+        <v>1643</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>1951</v>
+        <v>1644</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="H318" s="0" t="s">
-        <v>1952</v>
+        <v>1645</v>
       </c>
       <c r="I318" s="0" t="s">
-        <v>1953</v>
+        <v>1646</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" s="0" t="s">
-        <v>1954</v>
+        <v>9</v>
       </c>
       <c r="B319" s="0" t="s">
-        <v>1955</v>
+        <v>1647</v>
       </c>
       <c r="C319" s="0" t="s">
-        <v>1956</v>
+        <v>1648</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>1957</v>
+        <v>1649</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>1958</v>
+        <v>1650</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>258</v>
+        <v>222</v>
       </c>
       <c r="H319" s="0" t="s">
-        <v>1959</v>
+        <v>1651</v>
       </c>
       <c r="I319" s="0" t="s">
-        <v>1960</v>
+        <v>1652</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" s="0" t="s">
-        <v>1961</v>
+        <v>9</v>
       </c>
       <c r="B320" s="0" t="s">
-        <v>1962</v>
+        <v>1653</v>
       </c>
       <c r="C320" s="0" t="s">
-        <v>1963</v>
+        <v>1654</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>1964</v>
+        <v>1655</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>1965</v>
+        <v>1656</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
-        <v>258</v>
+        <v>222</v>
       </c>
       <c r="H320" s="0" t="s">
-        <v>1966</v>
+        <v>1657</v>
       </c>
       <c r="I320" s="0" t="s">
-        <v>1967</v>
+        <v>1658</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" s="0" t="s">
-        <v>1968</v>
+        <v>9</v>
       </c>
       <c r="B321" s="0" t="s">
-        <v>1969</v>
+        <v>1659</v>
       </c>
       <c r="C321" s="0" t="s">
-        <v>1970</v>
+        <v>1660</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>1971</v>
+        <v>1661</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>1972</v>
+        <v>1662</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="H321" s="0" t="s">
-        <v>1973</v>
+        <v>1663</v>
       </c>
       <c r="I321" s="0" t="s">
-        <v>1974</v>
+        <v>1664</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" s="0" t="s">
-        <v>1975</v>
+        <v>9</v>
       </c>
       <c r="B322" s="0" t="s">
-        <v>1976</v>
+        <v>1665</v>
       </c>
       <c r="C322" s="0" t="s">
-        <v>1977</v>
+        <v>1666</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>1978</v>
+        <v>1667</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>1979</v>
+        <v>1668</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="H322" s="0" t="s">
-        <v>1980</v>
+        <v>1669</v>
       </c>
       <c r="I322" s="0" t="s">
-        <v>1981</v>
+        <v>1670</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" s="0" t="s">
-        <v>1982</v>
+        <v>9</v>
       </c>
       <c r="B323" s="0" t="s">
-        <v>1983</v>
+        <v>1671</v>
       </c>
       <c r="C323" s="0" t="s">
-        <v>1984</v>
+        <v>1672</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>1985</v>
+        <v>1673</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>1986</v>
+        <v>1674</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>284</v>
+        <v>244</v>
       </c>
       <c r="H323" s="0" t="s">
-        <v>353</v>
+        <v>303</v>
       </c>
       <c r="I323" s="0" t="s">
-        <v>728</v>
+        <v>618</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" s="0" t="s">
-        <v>1987</v>
+        <v>9</v>
       </c>
       <c r="B324" s="0" t="s">
-        <v>1988</v>
+        <v>1675</v>
       </c>
       <c r="C324" s="0" t="s">
-        <v>1989</v>
+        <v>1676</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>1990</v>
+        <v>1677</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>1991</v>
+        <v>1678</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="H324" s="0" t="s">
-        <v>1992</v>
+        <v>1679</v>
       </c>
       <c r="I324" s="0" t="s">
-        <v>1993</v>
+        <v>1680</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" s="0" t="s">
-        <v>1994</v>
+        <v>9</v>
       </c>
       <c r="B325" s="0" t="s">
-        <v>1995</v>
+        <v>1681</v>
       </c>
       <c r="C325" s="0" t="s">
-        <v>1996</v>
+        <v>1682</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>1997</v>
+        <v>1683</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>1998</v>
+        <v>1684</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="H325" s="0" t="s">
-        <v>1999</v>
+        <v>1685</v>
       </c>
       <c r="I325" s="0" t="s">
-        <v>2000</v>
+        <v>1686</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" s="0" t="s">
-        <v>2001</v>
+        <v>9</v>
       </c>
       <c r="B326" s="0" t="s">
-        <v>2002</v>
+        <v>1687</v>
       </c>
       <c r="C326" s="0" t="s">
-        <v>2003</v>
+        <v>1688</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>2004</v>
+        <v>1689</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>2005</v>
+        <v>1690</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="H326" s="0" t="s">
-        <v>1920</v>
+        <v>1618</v>
       </c>
       <c r="I326" s="0" t="s">
-        <v>2006</v>
+        <v>1691</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" s="0" t="s">
-        <v>2007</v>
+        <v>9</v>
       </c>
       <c r="B327" s="0" t="s">
-        <v>2008</v>
+        <v>1692</v>
       </c>
       <c r="C327" s="0" t="s">
-        <v>2009</v>
+        <v>1693</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>2010</v>
+        <v>1694</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>2011</v>
+        <v>1695</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="H327" s="0" t="s">
-        <v>2012</v>
+        <v>1696</v>
       </c>
       <c r="I327" s="0" t="s">
-        <v>2013</v>
+        <v>1697</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" s="0" t="s">
-        <v>2014</v>
+        <v>9</v>
       </c>
       <c r="B328" s="0" t="s">
-        <v>2015</v>
+        <v>1698</v>
       </c>
       <c r="C328" s="0" t="s">
         <v>11</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>2016</v>
+        <v>1699</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="H328" s="0" t="s">
-        <v>2017</v>
+        <v>1700</v>
       </c>
       <c r="I328" s="0" t="s">
-        <v>2018</v>
+        <v>1701</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" s="0" t="s">
-        <v>2019</v>
+        <v>9</v>
       </c>
       <c r="B329" s="0" t="s">
-        <v>2020</v>
+        <v>1702</v>
       </c>
       <c r="C329" s="0" t="s">
-        <v>2021</v>
+        <v>1703</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>2022</v>
+        <v>1704</v>
       </c>
       <c r="F329" s="0" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="H329" s="0" t="s">
-        <v>2023</v>
+        <v>1705</v>
       </c>
       <c r="I329" s="0" t="s">
-        <v>2024</v>
+        <v>1706</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" s="0" t="s">
-        <v>2025</v>
+        <v>9</v>
       </c>
       <c r="B330" s="0" t="s">
-        <v>2026</v>
+        <v>1707</v>
       </c>
       <c r="C330" s="0" t="s">
-        <v>2027</v>
+        <v>1708</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>2028</v>
+        <v>1709</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>2029</v>
+        <v>1710</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="H330" s="0" t="s">
-        <v>2030</v>
+        <v>1711</v>
       </c>
       <c r="I330" s="0" t="s">
-        <v>2031</v>
+        <v>1712</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" s="0" t="s">
-        <v>2032</v>
+        <v>9</v>
       </c>
       <c r="B331" s="0" t="s">
-        <v>2033</v>
+        <v>1713</v>
       </c>
       <c r="C331" s="0" t="s">
-        <v>2034</v>
+        <v>1714</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>2035</v>
+        <v>1715</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>2036</v>
+        <v>1716</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="H331" s="0" t="s">
-        <v>2037</v>
+        <v>1717</v>
       </c>
       <c r="I331" s="0" t="s">
-        <v>2038</v>
+        <v>1718</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" s="0" t="s">
-        <v>2039</v>
+        <v>9</v>
       </c>
       <c r="B332" s="0" t="s">
-        <v>2040</v>
+        <v>1719</v>
       </c>
       <c r="C332" s="0" t="s">
-        <v>2041</v>
+        <v>1720</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>2042</v>
+        <v>1721</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>2043</v>
+        <v>1722</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>284</v>
+        <v>244</v>
       </c>
       <c r="H332" s="0" t="s">
-        <v>2044</v>
+        <v>1723</v>
       </c>
       <c r="I332" s="0" t="s">
-        <v>2045</v>
+        <v>1724</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" s="0" t="s">
-        <v>2046</v>
+        <v>9</v>
       </c>
       <c r="B333" s="0" t="s">
-        <v>2047</v>
+        <v>1725</v>
       </c>
       <c r="C333" s="0" t="s">
-        <v>2048</v>
+        <v>1726</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>2049</v>
+        <v>1727</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="H333" s="0" t="s">
-        <v>2050</v>
+        <v>1728</v>
       </c>
       <c r="I333" s="0" t="s">
-        <v>2051</v>
+        <v>1729</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" s="0" t="s">
-        <v>2052</v>
+        <v>9</v>
       </c>
       <c r="B334" s="0" t="s">
-        <v>2053</v>
+        <v>1730</v>
       </c>
       <c r="C334" s="0" t="s">
-        <v>2054</v>
+        <v>1731</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>2055</v>
+        <v>1732</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>2056</v>
+        <v>1733</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="H334" s="0" t="s">
-        <v>2057</v>
+        <v>1734</v>
       </c>
       <c r="I334" s="0" t="s">
-        <v>2058</v>
+        <v>1735</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" s="0" t="s">
-        <v>2059</v>
+        <v>9</v>
       </c>
       <c r="B335" s="0" t="s">
-        <v>2060</v>
+        <v>1736</v>
       </c>
       <c r="C335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>2061</v>
+        <v>1737</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H335" s="0" t="s">
-        <v>438</v>
+        <v>375</v>
       </c>
       <c r="I335" s="0" t="s">
-        <v>2062</v>
+        <v>1738</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" s="0" t="s">
-        <v>2063</v>
+        <v>9</v>
       </c>
       <c r="B336" s="0" t="s">
-        <v>2064</v>
+        <v>1739</v>
       </c>
       <c r="C336" s="0" t="s">
-        <v>2065</v>
+        <v>1740</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>2066</v>
+        <v>1741</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>2067</v>
+        <v>1742</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="H336" s="0" t="s">
-        <v>2068</v>
+        <v>1743</v>
       </c>
       <c r="I336" s="0" t="s">
-        <v>2069</v>
+        <v>1744</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" s="0" t="s">
-        <v>2070</v>
+        <v>9</v>
       </c>
       <c r="B337" s="0" t="s">
-        <v>2071</v>
+        <v>1745</v>
       </c>
       <c r="C337" s="0" t="s">
-        <v>2072</v>
+        <v>1746</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>2073</v>
+        <v>1747</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>2074</v>
+        <v>1748</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="H337" s="0" t="s">
-        <v>2075</v>
+        <v>1749</v>
       </c>
       <c r="I337" s="0" t="s">
-        <v>2076</v>
+        <v>1750</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" s="0" t="s">
-        <v>2077</v>
+        <v>9</v>
       </c>
       <c r="B338" s="0" t="s">
-        <v>2078</v>
+        <v>1751</v>
       </c>
       <c r="C338" s="0" t="s">
-        <v>2079</v>
+        <v>1752</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>2080</v>
+        <v>1753</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="H338" s="0" t="s">
-        <v>1265</v>
+        <v>1068</v>
       </c>
       <c r="I338" s="0" t="s">
-        <v>2081</v>
+        <v>1754</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" s="0" t="s">
-        <v>2082</v>
+        <v>9</v>
       </c>
       <c r="B339" s="0" t="s">
-        <v>2083</v>
+        <v>1755</v>
       </c>
       <c r="C339" s="0" t="s">
-        <v>2084</v>
+        <v>1756</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>2085</v>
+        <v>1757</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>2086</v>
+        <v>1758</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="H339" s="0" t="s">
-        <v>2087</v>
+        <v>1759</v>
       </c>
       <c r="I339" s="0" t="s">
-        <v>2088</v>
+        <v>1760</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" s="0" t="s">
-        <v>2089</v>
+        <v>9</v>
       </c>
       <c r="B340" s="0" t="s">
-        <v>2090</v>
+        <v>1761</v>
       </c>
       <c r="C340" s="0" t="s">
-        <v>2091</v>
+        <v>1762</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>2092</v>
+        <v>1763</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>2093</v>
+        <v>1764</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>270</v>
+        <v>232</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>115</v>
+        <v>101</v>
       </c>
       <c r="H340" s="0" t="s">
-        <v>142</v>
+        <v>124</v>
       </c>
       <c r="I340" s="0" t="s">
-        <v>143</v>
+        <v>125</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" s="0" t="s">
-        <v>2094</v>
+        <v>9</v>
       </c>
       <c r="B341" s="0" t="s">
-        <v>2095</v>
+        <v>1765</v>
       </c>
       <c r="C341" s="0" t="s">
-        <v>2096</v>
+        <v>1766</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>2097</v>
+        <v>1767</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>2098</v>
+        <v>1768</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="H341" s="0" t="s">
-        <v>1714</v>
+        <v>1445</v>
       </c>
       <c r="I341" s="0" t="s">
-        <v>2099</v>
+        <v>1769</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" s="0" t="s">
-        <v>2100</v>
+        <v>9</v>
       </c>
       <c r="B342" s="0" t="s">
-        <v>2101</v>
+        <v>1770</v>
       </c>
       <c r="C342" s="0" t="s">
-        <v>2102</v>
+        <v>1771</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>2103</v>
+        <v>1772</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>2104</v>
+        <v>1773</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="H342" s="0" t="s">
-        <v>2105</v>
+        <v>1774</v>
       </c>
       <c r="I342" s="0" t="s">
-        <v>2106</v>
+        <v>1775</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" s="0" t="s">
-        <v>2107</v>
+        <v>9</v>
       </c>
       <c r="B343" s="0" t="s">
-        <v>2108</v>
+        <v>1776</v>
       </c>
       <c r="C343" s="0" t="s">
-        <v>2109</v>
+        <v>1777</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>2110</v>
+        <v>1778</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>2111</v>
+        <v>1779</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H343" s="0" t="s">
-        <v>2112</v>
+        <v>1780</v>
       </c>
       <c r="I343" s="0" t="s">
-        <v>2113</v>
+        <v>1781</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" s="0" t="s">
-        <v>2114</v>
+        <v>9</v>
       </c>
       <c r="B344" s="0" t="s">
-        <v>2115</v>
+        <v>1782</v>
       </c>
       <c r="C344" s="0" t="s">
-        <v>2116</v>
+        <v>1783</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>2117</v>
+        <v>1784</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>2118</v>
+        <v>1785</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>1063</v>
+        <v>899</v>
       </c>
       <c r="H344" s="0" t="s">
-        <v>1238</v>
+        <v>1045</v>
       </c>
       <c r="I344" s="0" t="s">
-        <v>2119</v>
+        <v>1786</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" s="0" t="s">
-        <v>2120</v>
+        <v>9</v>
       </c>
       <c r="B345" s="0" t="s">
-        <v>2121</v>
+        <v>1787</v>
       </c>
       <c r="C345" s="0" t="s">
-        <v>2122</v>
+        <v>1788</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>2123</v>
+        <v>1789</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>2124</v>
+        <v>1790</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="H345" s="0" t="s">
-        <v>2125</v>
+        <v>1791</v>
       </c>
       <c r="I345" s="0" t="s">
-        <v>2126</v>
+        <v>1792</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" s="0" t="s">
-        <v>2120</v>
+        <v>9</v>
       </c>
       <c r="B346" s="0" t="s">
-        <v>2121</v>
+        <v>1787</v>
       </c>
       <c r="C346" s="0" t="s">
-        <v>2122</v>
+        <v>1788</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>2123</v>
+        <v>1789</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>2124</v>
+        <v>1790</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="H346" s="0" t="s">
-        <v>2125</v>
+        <v>1791</v>
       </c>
       <c r="I346" s="0" t="s">
-        <v>2126</v>
+        <v>1792</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" s="0" t="s">
-        <v>2120</v>
+        <v>9</v>
       </c>
       <c r="B347" s="0" t="s">
-        <v>2121</v>
+        <v>1787</v>
       </c>
       <c r="C347" s="0" t="s">
-        <v>2122</v>
+        <v>1788</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>2123</v>
+        <v>1789</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>2124</v>
+        <v>1790</v>
       </c>
       <c r="F347" s="0" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="H347" s="0" t="s">
-        <v>2125</v>
+        <v>1791</v>
       </c>
       <c r="I347" s="0" t="s">
-        <v>2126</v>
+        <v>1792</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" s="0" t="s">
-        <v>2127</v>
+        <v>9</v>
       </c>
       <c r="B348" s="0" t="s">
-        <v>2128</v>
+        <v>1793</v>
       </c>
       <c r="C348" s="0" t="s">
-        <v>2129</v>
+        <v>1794</v>
       </c>
       <c r="D348" s="0" t="s">
-        <v>2130</v>
+        <v>1795</v>
       </c>
       <c r="E348" s="0" t="s">
-        <v>2131</v>
+        <v>1796</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>284</v>
+        <v>244</v>
       </c>
       <c r="H348" s="0" t="s">
-        <v>353</v>
+        <v>303</v>
       </c>
       <c r="I348" s="0" t="s">
-        <v>1641</v>
+        <v>1384</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" s="0" t="s">
-        <v>2132</v>
+        <v>9</v>
       </c>
       <c r="B349" s="0" t="s">
-        <v>2133</v>
+        <v>1797</v>
       </c>
       <c r="C349" s="0" t="s">
-        <v>2134</v>
+        <v>1798</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>2135</v>
+        <v>1799</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>2136</v>
+        <v>1800</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>180</v>
+        <v>156</v>
       </c>
       <c r="H349" s="0" t="s">
-        <v>2137</v>
+        <v>1801</v>
       </c>
       <c r="I349" s="0" t="s">
-        <v>2138</v>
+        <v>1802</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" s="0" t="s">
-        <v>2139</v>
+        <v>9</v>
       </c>
       <c r="B350" s="0" t="s">
-        <v>2140</v>
+        <v>1803</v>
       </c>
       <c r="C350" s="0" t="s">
-        <v>2141</v>
+        <v>1804</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>2142</v>
+        <v>1805</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>2143</v>
+        <v>1806</v>
       </c>
       <c r="F350" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="H350" s="0" t="s">
-        <v>2144</v>
+        <v>1807</v>
       </c>
       <c r="I350" s="0" t="s">
-        <v>2145</v>
+        <v>1808</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" s="0" t="s">
-        <v>2146</v>
+        <v>9</v>
       </c>
       <c r="B351" s="0" t="s">
-        <v>2147</v>
+        <v>1809</v>
       </c>
       <c r="C351" s="0" t="s">
-        <v>2148</v>
+        <v>1810</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>2149</v>
+        <v>1811</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="H351" s="0" t="s">
-        <v>2150</v>
+        <v>1812</v>
       </c>
       <c r="I351" s="0" t="s">
-        <v>2151</v>
+        <v>1813</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" s="0" t="s">
-        <v>2152</v>
+        <v>9</v>
       </c>
       <c r="B352" s="0" t="s">
-        <v>2153</v>
+        <v>1814</v>
       </c>
       <c r="C352" s="0" t="s">
         <v>11</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>2154</v>
+        <v>1815</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>2155</v>
+        <v>1816</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="H352" s="0" t="s">
         <v>11</v>
       </c>
       <c r="I352" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" s="0" t="s">
-        <v>2156</v>
+        <v>9</v>
       </c>
       <c r="B353" s="0" t="s">
-        <v>2157</v>
+        <v>1817</v>
       </c>
       <c r="C353" s="0" t="s">
-        <v>2158</v>
+        <v>1818</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E353" s="0" t="s">
-        <v>2159</v>
+        <v>1819</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>284</v>
+        <v>244</v>
       </c>
       <c r="H353" s="0" t="s">
-        <v>805</v>
+        <v>682</v>
       </c>
       <c r="I353" s="0" t="s">
-        <v>2160</v>
+        <v>1820</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" s="0" t="s">
-        <v>2161</v>
+        <v>9</v>
       </c>
       <c r="B354" s="0" t="s">
-        <v>2162</v>
+        <v>1821</v>
       </c>
       <c r="C354" s="0" t="s">
-        <v>2163</v>
+        <v>1822</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>2164</v>
+        <v>1823</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>966</v>
+        <v>818</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="H354" s="0" t="s">
-        <v>69</v>
+        <v>62</v>
       </c>
       <c r="I354" s="0" t="s">
-        <v>2165</v>
+        <v>1824</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" s="0" t="s">
-        <v>2166</v>
+        <v>9</v>
       </c>
       <c r="B355" s="0" t="s">
-        <v>2167</v>
+        <v>1825</v>
       </c>
       <c r="C355" s="0" t="s">
-        <v>2168</v>
+        <v>1826</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>2169</v>
+        <v>1827</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>2170</v>
+        <v>1828</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>824</v>
+        <v>698</v>
       </c>
       <c r="H355" s="0" t="s">
-        <v>2171</v>
+        <v>1829</v>
       </c>
       <c r="I355" s="0" t="s">
-        <v>2172</v>
+        <v>1830</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" s="0" t="s">
-        <v>2173</v>
+        <v>9</v>
       </c>
       <c r="B356" s="0" t="s">
-        <v>2174</v>
+        <v>1831</v>
       </c>
       <c r="C356" s="0" t="s">
-        <v>2175</v>
+        <v>1832</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>2176</v>
+        <v>1833</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>2177</v>
+        <v>1834</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>141</v>
+        <v>123</v>
       </c>
       <c r="H356" s="0" t="s">
-        <v>904</v>
+        <v>766</v>
       </c>
       <c r="I356" s="0" t="s">
-        <v>2178</v>
+        <v>1835</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" s="0" t="s">
-        <v>2179</v>
+        <v>9</v>
       </c>
       <c r="B357" s="0" t="s">
-        <v>2180</v>
+        <v>1836</v>
       </c>
       <c r="C357" s="0" t="s">
-        <v>2181</v>
+        <v>1837</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>2182</v>
+        <v>1838</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>2183</v>
+        <v>1839</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>258</v>
+        <v>222</v>
       </c>
       <c r="H357" s="0" t="s">
-        <v>1966</v>
+        <v>1657</v>
       </c>
       <c r="I357" s="0" t="s">
-        <v>2184</v>
+        <v>1840</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" s="0" t="s">
-        <v>2185</v>
+        <v>9</v>
       </c>
       <c r="B358" s="0" t="s">
-        <v>2186</v>
+        <v>1841</v>
       </c>
       <c r="C358" s="0" t="s">
         <v>11</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>2187</v>
+        <v>1842</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>2188</v>
+        <v>1843</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>180</v>
+        <v>156</v>
       </c>
       <c r="H358" s="0" t="s">
-        <v>2189</v>
+        <v>1844</v>
       </c>
       <c r="I358" s="0" t="s">
-        <v>2190</v>
+        <v>1845</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" s="0" t="s">
-        <v>2191</v>
+        <v>9</v>
       </c>
       <c r="B359" s="0" t="s">
-        <v>2192</v>
+        <v>1846</v>
       </c>
       <c r="C359" s="0" t="s">
-        <v>2193</v>
+        <v>1847</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>2194</v>
+        <v>1848</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>2195</v>
+        <v>1849</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="G359" s="0" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="H359" s="0" t="s">
-        <v>2196</v>
+        <v>1850</v>
       </c>
       <c r="I359" s="0" t="s">
-        <v>2197</v>
+        <v>1851</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" s="0" t="s">
-        <v>2198</v>
+        <v>9</v>
       </c>
       <c r="B360" s="0" t="s">
-        <v>2199</v>
+        <v>1852</v>
       </c>
       <c r="C360" s="0" t="s">
-        <v>2200</v>
+        <v>1853</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>2201</v>
+        <v>1854</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="G360" s="0" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="H360" s="0" t="s">
-        <v>2202</v>
+        <v>1855</v>
       </c>
       <c r="I360" s="0" t="s">
-        <v>2203</v>
+        <v>1856</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" s="0" t="s">
-        <v>2204</v>
+        <v>9</v>
       </c>
       <c r="B361" s="0" t="s">
-        <v>2205</v>
+        <v>1857</v>
       </c>
       <c r="C361" s="0" t="s">
-        <v>2206</v>
+        <v>1858</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>2207</v>
+        <v>1859</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>2208</v>
+        <v>1860</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="H361" s="0" t="s">
-        <v>2209</v>
+        <v>1861</v>
       </c>
       <c r="I361" s="0" t="s">
-        <v>2210</v>
+        <v>1862</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" s="0" t="s">
-        <v>2211</v>
+        <v>9</v>
       </c>
       <c r="B362" s="0" t="s">
-        <v>2212</v>
+        <v>1863</v>
       </c>
       <c r="C362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>2213</v>
+        <v>1864</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>1063</v>
+        <v>899</v>
       </c>
       <c r="H362" s="0" t="s">
-        <v>1098</v>
+        <v>928</v>
       </c>
       <c r="I362" s="0" t="s">
-        <v>2214</v>
+        <v>1865</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" s="0" t="s">
-        <v>2215</v>
+        <v>9</v>
       </c>
       <c r="B363" s="0" t="s">
-        <v>2216</v>
+        <v>1866</v>
       </c>
       <c r="C363" s="0" t="s">
-        <v>2217</v>
+        <v>1867</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>2218</v>
+        <v>1868</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H363" s="0" t="s">
-        <v>122</v>
+        <v>107</v>
       </c>
       <c r="I363" s="0" t="s">
-        <v>123</v>
+        <v>108</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" s="0" t="s">
-        <v>2219</v>
+        <v>9</v>
       </c>
       <c r="B364" s="0" t="s">
-        <v>2220</v>
+        <v>1869</v>
       </c>
       <c r="C364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>2221</v>
+        <v>1870</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>2222</v>
+        <v>1871</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>650</v>
+        <v>553</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="H364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="I364" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" s="0" t="s">
-        <v>2223</v>
+        <v>9</v>
       </c>
       <c r="B365" s="0" t="s">
-        <v>2224</v>
+        <v>1872</v>
       </c>
       <c r="C365" s="0" t="s">
-        <v>2225</v>
+        <v>1873</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>2226</v>
+        <v>1874</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>2227</v>
+        <v>1875</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="H365" s="0" t="s">
-        <v>2228</v>
+        <v>1876</v>
       </c>
       <c r="I365" s="0" t="s">
-        <v>2229</v>
+        <v>1877</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" s="0" t="s">
-        <v>2230</v>
+        <v>9</v>
       </c>
       <c r="B366" s="0" t="s">
-        <v>2231</v>
+        <v>1878</v>
       </c>
       <c r="C366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>2232</v>
+        <v>1879</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>2233</v>
+        <v>1880</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="H366" s="0" t="s">
-        <v>2234</v>
+        <v>1881</v>
       </c>
       <c r="I366" s="0" t="s">
-        <v>2235</v>
+        <v>1882</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" s="0" t="s">
-        <v>2236</v>
+        <v>9</v>
       </c>
       <c r="B367" s="0" t="s">
-        <v>2237</v>
+        <v>1883</v>
       </c>
       <c r="C367" s="0" t="s">
-        <v>2238</v>
+        <v>1884</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>2239</v>
+        <v>1885</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>2240</v>
+        <v>1886</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>650</v>
+        <v>553</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="H367" s="0" t="s">
-        <v>662</v>
+        <v>563</v>
       </c>
       <c r="I367" s="0" t="s">
-        <v>1492</v>
+        <v>1260</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" s="0" t="s">
-        <v>2241</v>
+        <v>9</v>
       </c>
       <c r="B368" s="0" t="s">
-        <v>2242</v>
+        <v>1887</v>
       </c>
       <c r="C368" s="0" t="s">
-        <v>2243</v>
+        <v>1888</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>2244</v>
+        <v>1889</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>2245</v>
+        <v>1890</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>180</v>
+        <v>156</v>
       </c>
       <c r="H368" s="0" t="s">
-        <v>2246</v>
+        <v>1891</v>
       </c>
       <c r="I368" s="0" t="s">
-        <v>2247</v>
+        <v>1892</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" s="0" t="s">
-        <v>2248</v>
+        <v>9</v>
       </c>
       <c r="B369" s="0" t="s">
-        <v>2249</v>
+        <v>1893</v>
       </c>
       <c r="C369" s="0" t="s">
-        <v>2250</v>
+        <v>1894</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>2251</v>
+        <v>1895</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>2252</v>
+        <v>1896</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="H369" s="0" t="s">
-        <v>2253</v>
+        <v>1897</v>
       </c>
       <c r="I369" s="0" t="s">
-        <v>2254</v>
+        <v>1898</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" s="0" t="s">
-        <v>2255</v>
+        <v>9</v>
       </c>
       <c r="B370" s="0" t="s">
-        <v>2256</v>
+        <v>1899</v>
       </c>
       <c r="C370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>2257</v>
+        <v>1900</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>2258</v>
+        <v>1901</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="H370" s="0" t="s">
-        <v>2259</v>
+        <v>1902</v>
       </c>
       <c r="I370" s="0" t="s">
-        <v>2260</v>
+        <v>1903</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" s="0" t="s">
-        <v>2261</v>
+        <v>9</v>
       </c>
       <c r="B371" s="0" t="s">
-        <v>2262</v>
+        <v>1904</v>
       </c>
       <c r="C371" s="0" t="s">
         <v>11</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>2263</v>
+        <v>1905</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>2264</v>
+        <v>1906</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="H371" s="0" t="s">
-        <v>2265</v>
+        <v>1907</v>
       </c>
       <c r="I371" s="0" t="s">
-        <v>2266</v>
+        <v>1908</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" s="0" t="s">
-        <v>2267</v>
+        <v>9</v>
       </c>
       <c r="B372" s="0" t="s">
-        <v>2268</v>
+        <v>1909</v>
       </c>
       <c r="C372" s="0" t="s">
-        <v>2269</v>
+        <v>1910</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>2270</v>
+        <v>1911</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>2271</v>
+        <v>1912</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>258</v>
+        <v>222</v>
       </c>
       <c r="H372" s="0" t="s">
-        <v>2272</v>
+        <v>1913</v>
       </c>
       <c r="I372" s="0" t="s">
-        <v>2273</v>
+        <v>1914</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" s="0" t="s">
-        <v>2274</v>
+        <v>9</v>
       </c>
       <c r="B373" s="0" t="s">
-        <v>2275</v>
+        <v>1915</v>
       </c>
       <c r="C373" s="0" t="s">
-        <v>2276</v>
+        <v>1916</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>2277</v>
+        <v>1917</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>2278</v>
+        <v>1918</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="H373" s="0" t="s">
-        <v>2279</v>
+        <v>1919</v>
       </c>
       <c r="I373" s="0" t="s">
-        <v>2280</v>
+        <v>1920</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" s="0" t="s">
-        <v>2281</v>
+        <v>9</v>
       </c>
       <c r="B374" s="0" t="s">
-        <v>2282</v>
+        <v>1921</v>
       </c>
       <c r="C374" s="0" t="s">
         <v>11</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>2283</v>
+        <v>1922</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>2284</v>
+        <v>1923</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H374" s="0" t="s">
-        <v>1567</v>
+        <v>1323</v>
       </c>
       <c r="I374" s="0" t="s">
-        <v>1568</v>
+        <v>1324</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" s="0" t="s">
-        <v>2285</v>
+        <v>9</v>
       </c>
       <c r="B375" s="0" t="s">
-        <v>2286</v>
+        <v>1924</v>
       </c>
       <c r="C375" s="0" t="s">
-        <v>2287</v>
+        <v>1925</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>2288</v>
+        <v>1926</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>2289</v>
+        <v>1927</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>141</v>
+        <v>123</v>
       </c>
       <c r="H375" s="0" t="s">
-        <v>2290</v>
+        <v>1928</v>
       </c>
       <c r="I375" s="0" t="s">
-        <v>2291</v>
+        <v>1929</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" s="0" t="s">
-        <v>2292</v>
+        <v>9</v>
       </c>
       <c r="B376" s="0" t="s">
-        <v>2293</v>
+        <v>1930</v>
       </c>
       <c r="C376" s="0" t="s">
-        <v>2294</v>
+        <v>1931</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>2295</v>
+        <v>1932</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>2296</v>
+        <v>1933</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>180</v>
+        <v>156</v>
       </c>
       <c r="H376" s="0" t="s">
-        <v>2297</v>
+        <v>1934</v>
       </c>
       <c r="I376" s="0" t="s">
-        <v>2298</v>
+        <v>1935</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" s="0" t="s">
-        <v>2299</v>
+        <v>9</v>
       </c>
       <c r="B377" s="0" t="s">
-        <v>2300</v>
+        <v>1936</v>
       </c>
       <c r="C377" s="0" t="s">
-        <v>2301</v>
+        <v>1937</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>2302</v>
+        <v>1938</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>2303</v>
+        <v>1939</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>258</v>
+        <v>222</v>
       </c>
       <c r="H377" s="0" t="s">
-        <v>2304</v>
+        <v>1940</v>
       </c>
       <c r="I377" s="0" t="s">
-        <v>2305</v>
+        <v>1941</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" s="0" t="s">
-        <v>2306</v>
+        <v>9</v>
       </c>
       <c r="B378" s="0" t="s">
-        <v>2307</v>
+        <v>1942</v>
       </c>
       <c r="C378" s="0" t="s">
-        <v>2308</v>
+        <v>1943</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>2309</v>
+        <v>1944</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>2310</v>
+        <v>1945</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>270</v>
+        <v>232</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="H378" s="0" t="s">
-        <v>2311</v>
+        <v>1946</v>
       </c>
       <c r="I378" s="0" t="s">
-        <v>2312</v>
+        <v>1947</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" s="0" t="s">
-        <v>2313</v>
+        <v>9</v>
       </c>
       <c r="B379" s="0" t="s">
-        <v>2314</v>
+        <v>1948</v>
       </c>
       <c r="C379" s="0" t="s">
-        <v>2315</v>
+        <v>1949</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>2316</v>
+        <v>1950</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>2317</v>
+        <v>1951</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="H379" s="0" t="s">
-        <v>2318</v>
+        <v>1952</v>
       </c>
       <c r="I379" s="0" t="s">
-        <v>2319</v>
+        <v>1953</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" s="0" t="s">
-        <v>2320</v>
+        <v>9</v>
       </c>
       <c r="B380" s="0" t="s">
-        <v>2321</v>
+        <v>1954</v>
       </c>
       <c r="C380" s="0" t="s">
-        <v>2322</v>
+        <v>1955</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>2323</v>
+        <v>1956</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>141</v>
+        <v>123</v>
       </c>
       <c r="H380" s="0" t="s">
-        <v>904</v>
+        <v>766</v>
       </c>
       <c r="I380" s="0" t="s">
-        <v>2324</v>
+        <v>1957</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" s="0" t="s">
-        <v>2325</v>
+        <v>9</v>
       </c>
       <c r="B381" s="0" t="s">
-        <v>2326</v>
+        <v>1958</v>
       </c>
       <c r="C381" s="0" t="s">
-        <v>2327</v>
+        <v>1959</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>2328</v>
+        <v>1960</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>2329</v>
+        <v>1961</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G381" s="0" t="s">
-        <v>115</v>
+        <v>101</v>
       </c>
       <c r="H381" s="0" t="s">
-        <v>2330</v>
+        <v>1962</v>
       </c>
       <c r="I381" s="0" t="s">
-        <v>2331</v>
+        <v>1963</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" s="0" t="s">
-        <v>2332</v>
+        <v>9</v>
       </c>
       <c r="B382" s="0" t="s">
-        <v>2333</v>
+        <v>1964</v>
       </c>
       <c r="C382" s="0" t="s">
-        <v>2334</v>
+        <v>1965</v>
       </c>
       <c r="D382" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>2335</v>
+        <v>1966</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>284</v>
+        <v>244</v>
       </c>
       <c r="H382" s="0" t="s">
-        <v>353</v>
+        <v>303</v>
       </c>
       <c r="I382" s="0" t="s">
-        <v>354</v>
+        <v>304</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" s="0" t="s">
-        <v>2336</v>
+        <v>9</v>
       </c>
       <c r="B383" s="0" t="s">
-        <v>2337</v>
+        <v>1967</v>
       </c>
       <c r="C383" s="0" t="s">
-        <v>2338</v>
+        <v>1968</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>2339</v>
+        <v>1969</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>2340</v>
+        <v>1970</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="H383" s="0" t="s">
-        <v>2341</v>
+        <v>1971</v>
       </c>
       <c r="I383" s="0" t="s">
-        <v>2342</v>
+        <v>1972</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" s="0" t="s">
-        <v>2336</v>
+        <v>9</v>
       </c>
       <c r="B384" s="0" t="s">
-        <v>2337</v>
+        <v>1967</v>
       </c>
       <c r="C384" s="0" t="s">
-        <v>2338</v>
+        <v>1968</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>2339</v>
+        <v>1969</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>2340</v>
+        <v>1970</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="H384" s="0" t="s">
-        <v>630</v>
+        <v>536</v>
       </c>
       <c r="I384" s="0" t="s">
-        <v>2343</v>
+        <v>1973</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" s="0" t="s">
-        <v>2344</v>
+        <v>9</v>
       </c>
       <c r="B385" s="0" t="s">
-        <v>2345</v>
+        <v>1974</v>
       </c>
       <c r="C385" s="0" t="s">
-        <v>2346</v>
+        <v>1975</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>2347</v>
+        <v>1976</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>2348</v>
+        <v>1977</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>270</v>
+        <v>232</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="H385" s="0" t="s">
-        <v>2349</v>
+        <v>1978</v>
       </c>
       <c r="I385" s="0" t="s">
-        <v>2350</v>
+        <v>1979</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" s="0" t="s">
-        <v>2351</v>
+        <v>9</v>
       </c>
       <c r="B386" s="0" t="s">
-        <v>2352</v>
+        <v>1980</v>
       </c>
       <c r="C386" s="0" t="s">
-        <v>2353</v>
+        <v>1981</v>
       </c>
       <c r="D386" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>2354</v>
+        <v>1982</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="H386" s="0" t="s">
-        <v>2355</v>
+        <v>1983</v>
       </c>
       <c r="I386" s="0" t="s">
-        <v>2356</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" s="0" t="s">
-        <v>2357</v>
+        <v>9</v>
       </c>
       <c r="B387" s="0" t="s">
-        <v>2358</v>
+        <v>1985</v>
       </c>
       <c r="C387" s="0" t="s">
-        <v>2359</v>
+        <v>1986</v>
       </c>
       <c r="D387" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E387" s="0" t="s">
-        <v>2360</v>
+        <v>1987</v>
       </c>
       <c r="F387" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G387" s="0" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="H387" s="0" t="s">
-        <v>1980</v>
+        <v>1669</v>
       </c>
       <c r="I387" s="0" t="s">
-        <v>2361</v>
+        <v>1988</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" s="0" t="s">
-        <v>2362</v>
+        <v>9</v>
       </c>
       <c r="B388" s="0" t="s">
-        <v>2363</v>
+        <v>1989</v>
       </c>
       <c r="C388" s="0" t="s">
-        <v>2364</v>
+        <v>1990</v>
       </c>
       <c r="D388" s="0" t="s">
-        <v>2365</v>
+        <v>1991</v>
       </c>
       <c r="E388" s="0" t="s">
-        <v>2366</v>
+        <v>1992</v>
       </c>
       <c r="F388" s="0" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="G388" s="0" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="H388" s="0" t="s">
-        <v>2367</v>
+        <v>1993</v>
       </c>
       <c r="I388" s="0" t="s">
-        <v>2368</v>
+        <v>1994</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" s="0" t="s">
-        <v>2369</v>
+        <v>9</v>
       </c>
       <c r="B389" s="0" t="s">
-        <v>2370</v>
+        <v>1995</v>
       </c>
       <c r="C389" s="0" t="s">
-        <v>2371</v>
+        <v>1996</v>
       </c>
       <c r="D389" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E389" s="0" t="s">
-        <v>2372</v>
+        <v>1997</v>
       </c>
       <c r="F389" s="0" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="G389" s="0" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="H389" s="0" t="s">
-        <v>2373</v>
+        <v>1998</v>
       </c>
       <c r="I389" s="0" t="s">
-        <v>2374</v>
+        <v>1999</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" s="0" t="s">
-        <v>2375</v>
+        <v>9</v>
       </c>
       <c r="B390" s="0" t="s">
-        <v>2376</v>
+        <v>2000</v>
       </c>
       <c r="C390" s="0" t="s">
-        <v>2377</v>
+        <v>2001</v>
       </c>
       <c r="D390" s="0" t="s">
-        <v>2378</v>
+        <v>2002</v>
       </c>
       <c r="E390" s="0" t="s">
-        <v>2379</v>
+        <v>2003</v>
       </c>
       <c r="F390" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G390" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H390" s="0" t="s">
-        <v>136</v>
+        <v>119</v>
       </c>
       <c r="I390" s="0" t="s">
-        <v>2380</v>
+        <v>2004</v>
       </c>
     </row>
     <row r="391">
       <c r="A391" s="0" t="s">
-        <v>2381</v>
+        <v>9</v>
       </c>
       <c r="B391" s="0" t="s">
-        <v>2382</v>
+        <v>2005</v>
       </c>
       <c r="C391" s="0" t="s">
-        <v>2383</v>
+        <v>2006</v>
       </c>
       <c r="D391" s="0" t="s">
-        <v>2384</v>
+        <v>2007</v>
       </c>
       <c r="E391" s="0" t="s">
-        <v>2385</v>
+        <v>2008</v>
       </c>
       <c r="F391" s="0" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="G391" s="0" t="s">
-        <v>284</v>
+        <v>244</v>
       </c>
       <c r="H391" s="0" t="s">
-        <v>285</v>
+        <v>245</v>
       </c>
       <c r="I391" s="0" t="s">
-        <v>2386</v>
+        <v>2009</v>
       </c>
     </row>
     <row r="392">
       <c r="A392" s="0" t="s">
-        <v>2387</v>
+        <v>9</v>
       </c>
       <c r="B392" s="0" t="s">
-        <v>2388</v>
+        <v>2010</v>
       </c>
       <c r="C392" s="0" t="s">
-        <v>2389</v>
+        <v>2011</v>
       </c>
       <c r="D392" s="0" t="s">
-        <v>2390</v>
+        <v>2012</v>
       </c>
       <c r="E392" s="0" t="s">
-        <v>2391</v>
+        <v>2013</v>
       </c>
       <c r="F392" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G392" s="0" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="H392" s="0" t="s">
-        <v>2392</v>
+        <v>2014</v>
       </c>
       <c r="I392" s="0" t="s">
-        <v>2393</v>
+        <v>2015</v>
       </c>
     </row>
     <row r="393">
       <c r="A393" s="0" t="s">
-        <v>2394</v>
+        <v>9</v>
       </c>
       <c r="B393" s="0" t="s">
-        <v>2395</v>
+        <v>2016</v>
       </c>
       <c r="C393" s="0" t="s">
-        <v>2396</v>
+        <v>2017</v>
       </c>
       <c r="D393" s="0" t="s">
-        <v>2397</v>
+        <v>2018</v>
       </c>
       <c r="E393" s="0" t="s">
-        <v>2398</v>
+        <v>2019</v>
       </c>
       <c r="F393" s="0" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="G393" s="0" t="s">
-        <v>824</v>
+        <v>698</v>
       </c>
       <c r="H393" s="0" t="s">
-        <v>2399</v>
+        <v>2020</v>
       </c>
       <c r="I393" s="0" t="s">
-        <v>2400</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="394">
       <c r="A394" s="0" t="s">
-        <v>2401</v>
+        <v>9</v>
       </c>
       <c r="B394" s="0" t="s">
-        <v>2402</v>
+        <v>2022</v>
       </c>
       <c r="C394" s="0" t="s">
-        <v>2403</v>
+        <v>2023</v>
       </c>
       <c r="D394" s="0" t="s">
-        <v>2404</v>
+        <v>2024</v>
       </c>
       <c r="E394" s="0" t="s">
-        <v>2405</v>
+        <v>2025</v>
       </c>
       <c r="F394" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G394" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="H394" s="0" t="s">
-        <v>2406</v>
+        <v>2026</v>
       </c>
       <c r="I394" s="0" t="s">
-        <v>2407</v>
+        <v>2027</v>
       </c>
     </row>
     <row r="395">
       <c r="A395" s="0" t="s">
-        <v>2408</v>
+        <v>9</v>
       </c>
       <c r="B395" s="0" t="s">
-        <v>2409</v>
+        <v>2028</v>
       </c>
       <c r="C395" s="0" t="s">
-        <v>2410</v>
+        <v>2029</v>
       </c>
       <c r="D395" s="0" t="s">
-        <v>2411</v>
+        <v>2030</v>
       </c>
       <c r="E395" s="0" t="s">
-        <v>2412</v>
+        <v>2031</v>
       </c>
       <c r="F395" s="0" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="G395" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="H395" s="0" t="s">
-        <v>2413</v>
+        <v>2032</v>
       </c>
       <c r="I395" s="0" t="s">
-        <v>2414</v>
+        <v>2033</v>
       </c>
     </row>
     <row r="396">
       <c r="A396" s="0" t="s">
-        <v>2415</v>
+        <v>9</v>
       </c>
       <c r="B396" s="0" t="s">
-        <v>2416</v>
+        <v>2034</v>
       </c>
       <c r="C396" s="0" t="s">
-        <v>2417</v>
+        <v>2035</v>
       </c>
       <c r="D396" s="0" t="s">
-        <v>2418</v>
+        <v>2036</v>
       </c>
       <c r="E396" s="0" t="s">
-        <v>2419</v>
+        <v>2037</v>
       </c>
       <c r="F396" s="0" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="G396" s="0" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="H396" s="0" t="s">
-        <v>1139</v>
+        <v>962</v>
       </c>
       <c r="I396" s="0" t="s">
-        <v>2420</v>
+        <v>2038</v>
       </c>
     </row>
     <row r="397">
       <c r="A397" s="0" t="s">
-        <v>1152</v>
+        <v>9</v>
       </c>
       <c r="B397" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C397" s="0" t="s">
         <v>11</v>
       </c>
       <c r="D397" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E397" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F397" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G397" s="0" t="s">
         <v>11</v>
       </c>
       <c r="H397" s="0" t="s">
         <v>11</v>
       </c>
       <c r="I397" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="398">
       <c r="A398" s="0" t="s">
-        <v>1152</v>
+        <v>9</v>
       </c>
       <c r="B398" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C398" s="0" t="s">
         <v>11</v>
       </c>
       <c r="D398" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E398" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F398" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G398" s="0" t="s">
         <v>11</v>
       </c>
       <c r="H398" s="0" t="s">
         <v>11</v>
       </c>
       <c r="I398" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="399">
       <c r="A399" s="0" t="s">
-        <v>1152</v>
+        <v>9</v>
       </c>
       <c r="B399" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C399" s="0" t="s">
         <v>11</v>
       </c>
       <c r="D399" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E399" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F399" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G399" s="0" t="s">
         <v>11</v>
       </c>
       <c r="H399" s="0" t="s">
         <v>11</v>
       </c>
       <c r="I399" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="400">
       <c r="A400" s="0" t="s">
-        <v>2421</v>
+        <v>9</v>
       </c>
       <c r="B400" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C400" s="0" t="s">
         <v>11</v>
       </c>
       <c r="D400" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E400" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F400" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G400" s="0" t="s">
         <v>11</v>
       </c>
       <c r="H400" s="0" t="s">
         <v>11</v>
       </c>
       <c r="I400" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="401">
       <c r="A401" s="0" t="s">
-        <v>1152</v>
+        <v>9</v>
       </c>
       <c r="B401" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C401" s="0" t="s">
         <v>11</v>
       </c>
       <c r="D401" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E401" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F401" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G401" s="0" t="s">
         <v>11</v>
       </c>
       <c r="H401" s="0" t="s">
         <v>11</v>
       </c>
       <c r="I401" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="402">
       <c r="A402" s="0" t="s">
-        <v>2422</v>
+        <v>9</v>
       </c>
       <c r="B402" s="0" t="s">
-        <v>2423</v>
+        <v>2039</v>
       </c>
       <c r="C402" s="0" t="s">
-        <v>2424</v>
+        <v>2040</v>
       </c>
       <c r="D402" s="0" t="s">
-        <v>2425</v>
+        <v>2041</v>
       </c>
       <c r="E402" s="0" t="s">
-        <v>2426</v>
+        <v>2042</v>
       </c>
       <c r="F402" s="0" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="G402" s="0" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="H402" s="0" t="s">
-        <v>2427</v>
+        <v>2043</v>
       </c>
       <c r="I402" s="0" t="s">
-        <v>2428</v>
+        <v>2044</v>
       </c>
     </row>
     <row r="403">
       <c r="A403" s="0" t="s">
-        <v>2429</v>
+        <v>9</v>
       </c>
       <c r="B403" s="0" t="s">
-        <v>2430</v>
+        <v>2045</v>
       </c>
       <c r="C403" s="0" t="s">
-        <v>2431</v>
+        <v>2046</v>
       </c>
       <c r="D403" s="0" t="s">
-        <v>2432</v>
+        <v>2047</v>
       </c>
       <c r="E403" s="0" t="s">
-        <v>2433</v>
+        <v>2048</v>
       </c>
       <c r="F403" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G403" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H403" s="0" t="s">
-        <v>1238</v>
+        <v>1045</v>
       </c>
       <c r="I403" s="0" t="s">
-        <v>2434</v>
+        <v>2049</v>
       </c>
     </row>
     <row r="404">
       <c r="A404" s="0" t="s">
-        <v>2435</v>
+        <v>9</v>
       </c>
       <c r="B404" s="0" t="s">
-        <v>2436</v>
+        <v>2050</v>
       </c>
       <c r="C404" s="0" t="s">
-        <v>2437</v>
+        <v>2051</v>
       </c>
       <c r="D404" s="0" t="s">
-        <v>2438</v>
+        <v>2052</v>
       </c>
       <c r="E404" s="0" t="s">
-        <v>2439</v>
+        <v>2053</v>
       </c>
       <c r="F404" s="0" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="G404" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="H404" s="0" t="s">
-        <v>2440</v>
+        <v>2054</v>
       </c>
       <c r="I404" s="0" t="s">
-        <v>2441</v>
+        <v>2055</v>
       </c>
     </row>
     <row r="405">
       <c r="A405" s="0" t="s">
-        <v>2442</v>
+        <v>9</v>
       </c>
       <c r="B405" s="0" t="s">
-        <v>2443</v>
+        <v>2056</v>
       </c>
       <c r="C405" s="0" t="s">
-        <v>2444</v>
+        <v>2057</v>
       </c>
       <c r="D405" s="0" t="s">
-        <v>2445</v>
+        <v>2058</v>
       </c>
       <c r="E405" s="0" t="s">
-        <v>2446</v>
+        <v>2059</v>
       </c>
       <c r="F405" s="0" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="G405" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="H405" s="0" t="s">
-        <v>1369</v>
+        <v>1156</v>
       </c>
       <c r="I405" s="0" t="s">
-        <v>2447</v>
+        <v>2060</v>
       </c>
     </row>
     <row r="406">
       <c r="A406" s="0" t="s">
-        <v>2448</v>
+        <v>9</v>
       </c>
       <c r="B406" s="0" t="s">
-        <v>2449</v>
+        <v>2061</v>
       </c>
       <c r="C406" s="0" t="s">
-        <v>2450</v>
+        <v>2062</v>
       </c>
       <c r="D406" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E406" s="0" t="s">
-        <v>2451</v>
+        <v>2063</v>
       </c>
       <c r="F406" s="0" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="G406" s="0" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="H406" s="0" t="s">
-        <v>2452</v>
+        <v>2064</v>
       </c>
       <c r="I406" s="0" t="s">
-        <v>2453</v>
+        <v>2065</v>
       </c>
     </row>
     <row r="407">
       <c r="A407" s="0" t="s">
-        <v>2454</v>
+        <v>9</v>
       </c>
       <c r="B407" s="0" t="s">
-        <v>2455</v>
+        <v>2066</v>
       </c>
       <c r="C407" s="0" t="s">
-        <v>2456</v>
+        <v>2067</v>
       </c>
       <c r="D407" s="0" t="s">
-        <v>2457</v>
+        <v>2068</v>
       </c>
       <c r="E407" s="0" t="s">
-        <v>2458</v>
+        <v>2069</v>
       </c>
       <c r="F407" s="0" t="s">
-        <v>270</v>
+        <v>232</v>
       </c>
       <c r="G407" s="0" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="H407" s="0" t="s">
-        <v>2459</v>
+        <v>2070</v>
       </c>
       <c r="I407" s="0" t="s">
-        <v>2460</v>
+        <v>2071</v>
       </c>
     </row>
     <row r="408">
       <c r="A408" s="0" t="s">
-        <v>2461</v>
+        <v>9</v>
       </c>
       <c r="B408" s="0" t="s">
-        <v>2462</v>
+        <v>2072</v>
       </c>
       <c r="C408" s="0" t="s">
         <v>11</v>
       </c>
       <c r="D408" s="0" t="s">
-        <v>2463</v>
+        <v>2073</v>
       </c>
       <c r="E408" s="0" t="s">
-        <v>2464</v>
+        <v>2074</v>
       </c>
       <c r="F408" s="0" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="G408" s="0" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="H408" s="0" t="s">
-        <v>524</v>
+        <v>447</v>
       </c>
       <c r="I408" s="0" t="s">
-        <v>2465</v>
+        <v>2075</v>
       </c>
     </row>
     <row r="409">
       <c r="A409" s="0" t="s">
-        <v>2466</v>
+        <v>9</v>
       </c>
       <c r="B409" s="0" t="s">
-        <v>2467</v>
+        <v>2076</v>
       </c>
       <c r="C409" s="0" t="s">
-        <v>2468</v>
+        <v>2077</v>
       </c>
       <c r="D409" s="0" t="s">
-        <v>2469</v>
+        <v>2078</v>
       </c>
       <c r="E409" s="0" t="s">
-        <v>2470</v>
+        <v>2079</v>
       </c>
       <c r="F409" s="0" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="G409" s="0" t="s">
-        <v>180</v>
+        <v>156</v>
       </c>
       <c r="H409" s="0" t="s">
-        <v>2471</v>
+        <v>2080</v>
       </c>
       <c r="I409" s="0" t="s">
-        <v>2472</v>
+        <v>2081</v>
       </c>
     </row>
     <row r="410">
       <c r="A410" s="0" t="s">
-        <v>2473</v>
+        <v>9</v>
       </c>
       <c r="B410" s="0" t="s">
-        <v>2474</v>
+        <v>2082</v>
       </c>
       <c r="C410" s="0" t="s">
-        <v>2475</v>
+        <v>2083</v>
       </c>
       <c r="D410" s="0" t="s">
-        <v>2476</v>
+        <v>2084</v>
       </c>
       <c r="E410" s="0" t="s">
-        <v>2477</v>
+        <v>2085</v>
       </c>
       <c r="F410" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G410" s="0" t="s">
-        <v>2478</v>
+        <v>2086</v>
       </c>
       <c r="H410" s="0" t="s">
-        <v>643</v>
+        <v>547</v>
       </c>
       <c r="I410" s="0" t="s">
-        <v>2479</v>
+        <v>2087</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>